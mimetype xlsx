--- v0 (2026-08-31)
+++ v1 (2026-10-19)
@@ -1,257 +1,377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="نظرة عامة" sheetId="1" r:id="rId4"/>
     <sheet name="Fast moving" sheetId="2" r:id="rId5"/>
     <sheet name="Psychiatric OPD" sheetId="3" r:id="rId6"/>
     <sheet name="ER opd" sheetId="4" r:id="rId7"/>
     <sheet name="Refrigerator OPD" sheetId="5" r:id="rId8"/>
     <sheet name="Tablet OPD" sheetId="6" r:id="rId9"/>
     <sheet name="VITAMINS OPD" sheetId="7" r:id="rId10"/>
     <sheet name="Drops AND Inhalers OPD" sheetId="8" r:id="rId11"/>
     <sheet name="Ointment AND Cream OPD" sheetId="9" r:id="rId12"/>
     <sheet name="Injection OPD" sheetId="10" r:id="rId13"/>
     <sheet name="Antimalarial OPD" sheetId="11" r:id="rId14"/>
     <sheet name="Cytotoxic OPD" sheetId="12" r:id="rId15"/>
-    <sheet name="بدون تصنيف" sheetId="13" r:id="rId16"/>
+    <sheet name="مستودع الصيدلية الخارجية" sheetId="13" r:id="rId16"/>
+    <sheet name="مستودع الداخلية AMP" sheetId="14" r:id="rId17"/>
+    <sheet name="مستودع الداخلية TAB" sheetId="15" r:id="rId18"/>
+    <sheet name="مستودع الداخلية MIX" sheetId="16" r:id="rId19"/>
+    <sheet name="مستودع الداخلية Refrigerator" sheetId="17" r:id="rId20"/>
+    <sheet name="TAB IN-PT" sheetId="18" r:id="rId21"/>
+    <sheet name="INJ IN-PT" sheetId="19" r:id="rId22"/>
+    <sheet name="REF IN-PT" sheetId="20" r:id="rId23"/>
+    <sheet name="SYRUP IN-PT" sheetId="21" r:id="rId24"/>
+    <sheet name="DROPS IN-PT" sheetId="22" r:id="rId25"/>
+    <sheet name="CRM &amp; OINT IN-PT" sheetId="23" r:id="rId26"/>
+    <sheet name="CENTRAL IN-PT" sheetId="24" r:id="rId27"/>
+    <sheet name="ANTIDOTE IN-PT" sheetId="25" r:id="rId28"/>
+    <sheet name="CYTOTOXIC IN-PT" sheetId="26" r:id="rId29"/>
+    <sheet name="MIS IN-PT" sheetId="27" r:id="rId30"/>
+    <sheet name="Miss in patient +++" sheetId="28" r:id="rId31"/>
+    <sheet name="Miss TABLET IN PATIENT" sheetId="29" r:id="rId32"/>
+    <sheet name="فيصل" sheetId="30" r:id="rId33"/>
+    <sheet name="بدون تصنيف" sheetId="31" r:id="rId34"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3658">
   <si>
     <t>نظرة عامة على نظام إدارة ملصقات الأدوية</t>
   </si>
   <si>
-    <t>تاريخ التصدير: 2026-08-31 18:39</t>
+    <t>تاريخ التصدير: 2026-10-19 11:38</t>
   </si>
   <si>
     <t>إجمالي الأدوية</t>
   </si>
   <si>
     <t>عدد التصنيفات</t>
   </si>
   <si>
     <t>بدون تصنيف</t>
   </si>
   <si>
     <t>التصنيف</t>
   </si>
   <si>
     <t>عدد الأدوية</t>
   </si>
   <si>
     <t>Fast moving</t>
   </si>
   <si>
     <t>Psychiatric OPD</t>
   </si>
   <si>
     <t>ER opd</t>
   </si>
   <si>
     <t>Refrigerator OPD</t>
   </si>
   <si>
     <t>Tablet OPD</t>
   </si>
   <si>
     <t>VITAMINS OPD</t>
   </si>
   <si>
     <t>Drops AND Inhalers OPD</t>
   </si>
   <si>
     <t>Ointment AND Cream OPD</t>
   </si>
   <si>
     <t>Injection OPD</t>
   </si>
   <si>
     <t>Antimalarial OPD</t>
   </si>
   <si>
     <t>Cytotoxic OPD</t>
   </si>
   <si>
+    <t>مستودع الصيدلية الخارجية</t>
+  </si>
+  <si>
+    <t>مستودع الداخلية AMP</t>
+  </si>
+  <si>
+    <t>مستودع الداخلية TAB</t>
+  </si>
+  <si>
+    <t>مستودع الداخلية MIX</t>
+  </si>
+  <si>
+    <t>مستودع الداخلية Refrigerator</t>
+  </si>
+  <si>
+    <t>TAB IN-PT</t>
+  </si>
+  <si>
+    <t>INJ IN-PT</t>
+  </si>
+  <si>
+    <t>REF IN-PT</t>
+  </si>
+  <si>
+    <t>SYRUP IN-PT</t>
+  </si>
+  <si>
+    <t>DROPS IN-PT</t>
+  </si>
+  <si>
+    <t>CRM &amp; OINT IN-PT</t>
+  </si>
+  <si>
+    <t>CENTRAL IN-PT</t>
+  </si>
+  <si>
+    <t>ANTIDOTE IN-PT</t>
+  </si>
+  <si>
+    <t>CYTOTOXIC IN-PT</t>
+  </si>
+  <si>
+    <t>MIS IN-PT</t>
+  </si>
+  <si>
+    <t>Miss in patient +++</t>
+  </si>
+  <si>
+    <t>Miss TABLET IN PATIENT</t>
+  </si>
+  <si>
+    <t>فيصل</t>
+  </si>
+  <si>
     <t>الكود</t>
   </si>
   <si>
     <t>اسم الدواء</t>
   </si>
   <si>
     <t>5114200200100</t>
   </si>
   <si>
     <t>ACETYL SALICYLIC ACID 75 - 100 MG ENTERIC COATED TABLET</t>
   </si>
   <si>
     <t>5112174300100</t>
   </si>
   <si>
     <t>AMLODIPINE BESILATE 10 MG CAPSULE</t>
   </si>
   <si>
     <t>5112174300000</t>
   </si>
   <si>
     <t>AMLODIPINE BESILATE 5 MG TABLET</t>
   </si>
   <si>
+    <t>5113162100000</t>
+  </si>
+  <si>
+    <t>APIXABAN 2.5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5113162100100</t>
+  </si>
+  <si>
+    <t>APIXABAN 5 Mg Tablet</t>
+  </si>
+  <si>
     <t>5115180100100</t>
   </si>
   <si>
     <t>ATENolol 50 Mg Tablet</t>
   </si>
   <si>
     <t>5112181000000</t>
   </si>
   <si>
     <t>ATORvastatin 10 Mg Tablet</t>
   </si>
   <si>
     <t>5112181000100</t>
   </si>
   <si>
     <t>ATORvastatin 20 Mg Tablet</t>
   </si>
   <si>
     <t>5112181000200</t>
   </si>
   <si>
     <t>ATORvastatin 40 Mg Tablet</t>
   </si>
   <si>
     <t>5115190100100</t>
   </si>
   <si>
     <t>Baclofen 10 Mg Tablet</t>
   </si>
   <si>
     <t>5112172500100</t>
   </si>
   <si>
     <t>BISOprolol  Fumarate 5 Mg Tablet</t>
   </si>
   <si>
     <t>5112172500000</t>
   </si>
   <si>
     <t>BISOPROLOL FUMARATE 2.5 Mg Tablet</t>
   </si>
   <si>
+    <t>5114151300300</t>
+  </si>
+  <si>
+    <t>CARBAMAZEPINE 200 MG MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
     <t>5114151300000</t>
   </si>
   <si>
     <t>CarBAMazepine 200 Mg Tablet</t>
   </si>
   <si>
+    <t>5114151300200</t>
+  </si>
+  <si>
+    <t>CARBAMAZEPINE 400 MG MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
     <t>5112170900000</t>
   </si>
   <si>
     <t>CARVEDILOL 25 Mg Tablet</t>
   </si>
   <si>
     <t>5112170900100</t>
   </si>
   <si>
     <t>CARVEDILOL 6.25 Mg Tablet</t>
   </si>
   <si>
     <t>5114213100000</t>
   </si>
   <si>
     <t>CELECOXIB 200 Mg Capsule</t>
   </si>
   <si>
     <t>5113170900100</t>
   </si>
   <si>
     <t>CLOPIDOGREL 75 Mg Tablet</t>
   </si>
   <si>
     <t>5118159800000</t>
   </si>
   <si>
     <t>EMPAGLIFLOZIN 10 Mg Tablet</t>
   </si>
   <si>
     <t>5118159800100</t>
   </si>
   <si>
     <t>EMPAGLIFLOZIN 25 Mg Tablet</t>
   </si>
   <si>
     <t>5117191300100</t>
   </si>
   <si>
     <t>ESOMEprazole 20 Mg Tablet</t>
   </si>
   <si>
+    <t>5112181900000</t>
+  </si>
+  <si>
+    <t>EZETIMIBE 10 MG Tablet</t>
+  </si>
+  <si>
     <t>5118200100000</t>
   </si>
   <si>
     <t>FINASTERIDE 5 Mg Tablet</t>
   </si>
   <si>
     <t>5119151000100</t>
   </si>
   <si>
     <t>FUROSEMIDE 40 Mg Tablet</t>
   </si>
   <si>
     <t>5118150900000</t>
   </si>
   <si>
     <t>GLICLAZIDE 30 MG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5118150900200</t>
   </si>
   <si>
     <t>GLICLAZIDE 60 MG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5119151500100</t>
@@ -304,50 +424,56 @@
   <si>
     <t>5118160100200</t>
   </si>
   <si>
     <t>LevoTHYRoxine sodium 50 MCG Tablet</t>
   </si>
   <si>
     <t>5118155600000</t>
   </si>
   <si>
     <t>LINAGLIPTIN 5 Mg Tablet</t>
   </si>
   <si>
     <t>5117210100100</t>
   </si>
   <si>
     <t>MEBEVERINE HCL 200 MG MODIFIED-RELEASE CAPSULE</t>
   </si>
   <si>
     <t>5114214000200</t>
   </si>
   <si>
     <t>MELOXICAM 15 MG TABLET</t>
   </si>
   <si>
+    <t>5114214000100</t>
+  </si>
+  <si>
+    <t>meloXICAM 7.5 Mg Tablet</t>
+  </si>
+  <si>
     <t>5118151700100</t>
   </si>
   <si>
     <t>METFORMIN HCL 500 MG TABLET</t>
   </si>
   <si>
     <t>5118151700200</t>
   </si>
   <si>
     <t>METFORMIN HCL 750 MG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5112176500000</t>
   </si>
   <si>
     <t>metoprolol TARTRATE 50 Mg Tablet</t>
   </si>
   <si>
     <t>5112190400200</t>
   </si>
   <si>
     <t>NIFEDIPINE 30 MG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5112190400400</t>
@@ -364,74 +490,98 @@
   <si>
     <t>5112176000100</t>
   </si>
   <si>
     <t>PERINDOPRIL ARGININE 5 MG FILM-COATED TABLET</t>
   </si>
   <si>
     <t>5112182300000</t>
   </si>
   <si>
     <t>ROSuvastatin 10 Mg Tablet</t>
   </si>
   <si>
     <t>5112182300100</t>
   </si>
   <si>
     <t>ROSuvastatin 20 Mg Tablet</t>
   </si>
   <si>
     <t>5118159900300</t>
   </si>
   <si>
     <t>SITAGLIPTIN 100 MG FILM-COATED TABLET</t>
   </si>
   <si>
+    <t>5115166100100</t>
+  </si>
+  <si>
+    <t>SOLIFENACIN SUCCINATE 10 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5115166100000</t>
+  </si>
+  <si>
+    <t>SOLIFENACIN SUCCINATE 5 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
     <t>5119150700200</t>
   </si>
   <si>
     <t>SPIRONOLACTONE 25 MG Tablet</t>
   </si>
   <si>
     <t>5115181700100</t>
   </si>
   <si>
     <t>TAMSULOSIN HCL 400 MCG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5112176300000</t>
   </si>
   <si>
     <t>TELMIsartan 40 Mg Tablet</t>
   </si>
   <si>
     <t>5112176300100</t>
   </si>
   <si>
     <t>TELMIsartan 80 Mg Tablet</t>
   </si>
   <si>
+    <t>5114152800100</t>
+  </si>
+  <si>
+    <t>TOPIRAMATE 100 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5114152800200</t>
+  </si>
+  <si>
+    <t>TOPIRAMATE 25 Mg Tablet</t>
+  </si>
+  <si>
     <t>5112169800000</t>
   </si>
   <si>
     <t>TRIMETAZIDINE 35 MG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5114153000100</t>
   </si>
   <si>
     <t>VALPROATE SODIUM 500 MG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5112173300000</t>
   </si>
   <si>
     <t>VALsartan 80 Mg Tablet</t>
   </si>
   <si>
     <t>5114173000000</t>
   </si>
   <si>
     <t>AMISULPRIDE 100 Mg Tablet</t>
   </si>
   <si>
     <t>5114173000100</t>
@@ -520,50 +670,56 @@
   <si>
     <t>5114161600000</t>
   </si>
   <si>
     <t>clomiPRAMINE Hcl 25 Mg Tablet</t>
   </si>
   <si>
     <t>5114171500100</t>
   </si>
   <si>
     <t>cloZAPine 100 MG Tablet</t>
   </si>
   <si>
     <t>5114171500200</t>
   </si>
   <si>
     <t>cloZAPine 25 MG Tablet</t>
   </si>
   <si>
     <t>5114163900000</t>
   </si>
   <si>
     <t>DESVENLAFAXINE 50 MG MODIFIED-RELEASE TABLET</t>
   </si>
   <si>
+    <t>5114153900000</t>
+  </si>
+  <si>
+    <t>DULOXETINE 60 MG MODIFIED-RELEASE CAPSULE</t>
+  </si>
+  <si>
     <t>5114163300000</t>
   </si>
   <si>
     <t>ESCITAlopram 10 Mg Tablet</t>
   </si>
   <si>
     <t>5114161800000</t>
   </si>
   <si>
     <t>FLUOXETINE 20 MG CAPSULE</t>
   </si>
   <si>
     <t>5114160700100</t>
   </si>
   <si>
     <t>fluvoxaMINE Maleate 100 Mg Tablet</t>
   </si>
   <si>
     <t>5114160700000</t>
   </si>
   <si>
     <t>fluvoxaMINE Maleate 50 Mg Tablet</t>
   </si>
   <si>
     <t>5114170200700</t>
@@ -586,50 +742,56 @@
   <si>
     <t>5114162100000</t>
   </si>
   <si>
     <t>IMIPRAMINE HCL 10 MG TABLET</t>
   </si>
   <si>
     <t>5114162100100</t>
   </si>
   <si>
     <t>IMIPRAMINE HCL 25 MG Tablet</t>
   </si>
   <si>
     <t>5114150400100</t>
   </si>
   <si>
     <t>LamoTRIgine 100 Mg Tablet</t>
   </si>
   <si>
     <t>5114150400200</t>
   </si>
   <si>
     <t>LamoTRIgine 50 Mg Tablet</t>
   </si>
   <si>
+    <t>5114250200400</t>
+  </si>
+  <si>
+    <t>LEVODOPA 200 MG + BENSERAZIDE 50 MG TABLET</t>
+  </si>
+  <si>
     <t>5133190100000</t>
   </si>
   <si>
     <t>LITHIUM CARBONATE 300 MG CAPSULE</t>
   </si>
   <si>
     <t>5114162300000</t>
   </si>
   <si>
     <t>MAPROTILINE HCL 25 MG TABLET</t>
   </si>
   <si>
     <t>5114154100000</t>
   </si>
   <si>
     <t>MEMANTINE HCL 10 MG TABLET</t>
   </si>
   <si>
     <t>5114160400000</t>
   </si>
   <si>
     <t>mirTAZapine 30 Mg Tablet</t>
   </si>
   <si>
     <t>5114170300500</t>
@@ -700,51 +862,51 @@
   <si>
     <t>5114172200300</t>
   </si>
   <si>
     <t>QUEtiapine 300 Mg Tablet</t>
   </si>
   <si>
     <t>5114170400100</t>
   </si>
   <si>
     <t>RISPERIDONE 2 MG Tablet</t>
   </si>
   <si>
     <t>5114170400400</t>
   </si>
   <si>
     <t>risperiDONE 4 MG Tablet</t>
   </si>
   <si>
     <t>5133210300000</t>
   </si>
   <si>
     <t>SULPIRIDE 200 MG TABLET</t>
   </si>
   <si>
-    <t>5133210300200</t>
+    <t>5133210300100</t>
   </si>
   <si>
     <t>SULPIRIDE 50 MG Capsule</t>
   </si>
   <si>
     <t>5129441200000</t>
   </si>
   <si>
     <t>TRAZODONE HCL 100 MG TABLET</t>
   </si>
   <si>
     <t>5114179900300</t>
   </si>
   <si>
     <t>TRIFLUOPERAZINE 1 MG TABLET</t>
   </si>
   <si>
     <t>5114179900100</t>
   </si>
   <si>
     <t>TRIFLUOPERAZINE 5 MG Tablet</t>
   </si>
   <si>
     <t>5114163600100</t>
   </si>
@@ -790,98 +952,110 @@
   <si>
     <t>5110151100400</t>
   </si>
   <si>
     <t>AMOXICILLIN 250 Mg Capsule</t>
   </si>
   <si>
     <t>5110151100200</t>
   </si>
   <si>
     <t>AMOXICILLIN 250 MG/5 ML POWDER FOR ORAL SUSPENSION</t>
   </si>
   <si>
     <t>5110980500100</t>
   </si>
   <si>
     <t>Amoxicillin 500 mg + Clavulanic acid 125 mg Tablet</t>
   </si>
   <si>
     <t>5110151100100</t>
   </si>
   <si>
     <t>amOXIcillin 500 Mg Capsule</t>
   </si>
   <si>
+    <t>5110980500200</t>
+  </si>
+  <si>
+    <t>AMOXICILLIN 875 MG + CLAVULANIC ACID 125 MG TABLET</t>
+  </si>
+  <si>
     <t>5110157200100</t>
   </si>
   <si>
     <t>AZITHROMYCIN 200 MG/5 ML POWDER FOR ORAL SUSPENSION</t>
   </si>
   <si>
     <t>5110157200200</t>
   </si>
   <si>
     <t>AZITHROMYCIN 250 MG CAPSULE</t>
   </si>
   <si>
     <t>5115190100300</t>
   </si>
   <si>
     <t>BACLOFEN 1 MG/ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5114300500100</t>
   </si>
   <si>
     <t>BRIVARACETAM 10 MG/ML ORAL SOLUTION 300 ML</t>
   </si>
   <si>
     <t>5116181100100</t>
   </si>
   <si>
     <t>BROMHEXINE HCL 4 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5114151300100</t>
   </si>
   <si>
     <t>CARBAMAZEPINE 100 MG/5 ML ORAL SOLUTION</t>
   </si>
   <si>
     <t>5110157300100</t>
   </si>
   <si>
     <t>CEFUROXIME 250 MG TABLET</t>
   </si>
   <si>
     <t>5110157300600</t>
   </si>
   <si>
     <t>CEFUROXIME 250 MG/5 ML POWDER FOR ORAL SUSPENSION</t>
   </si>
   <si>
+    <t>5110157300300</t>
+  </si>
+  <si>
+    <t>CEFUROXIME AXETIL 500 MG TABLET</t>
+  </si>
+  <si>
     <t>5110155000100</t>
   </si>
   <si>
     <t>CEPHALEXIN (CEFALEXIN) 250 MG CAPSULE</t>
   </si>
   <si>
     <t>5116161500100</t>
   </si>
   <si>
     <t>CETIRIZINE HCL 1 MG/ML SYRUP</t>
   </si>
   <si>
     <t>5116161500000</t>
   </si>
   <si>
     <t>CETIRIZINE HCL 10 MG TABLET</t>
   </si>
   <si>
     <t>5110270700100</t>
   </si>
   <si>
     <t>CHLORHEXIDINE GLUCONATE 0.2% MOUTHWASH</t>
   </si>
   <si>
     <t>5116163000000</t>
@@ -898,68 +1072,80 @@
   <si>
     <t>5110154200000</t>
   </si>
   <si>
     <t>CiproFLOXacin 500 Mg Tablet</t>
   </si>
   <si>
     <t>5110152200000</t>
   </si>
   <si>
     <t>CLARithromycin 250 Mg Tablet</t>
   </si>
   <si>
     <t>5110150400700</t>
   </si>
   <si>
     <t>CLINDAmycin 300 MG Capsule</t>
   </si>
   <si>
     <t>5116180800000</t>
   </si>
   <si>
     <t>DEXTROMETHORPHAN HYDROBROMIDE 15 MG/5 ML ORAL SOLUTION</t>
   </si>
   <si>
+    <t>5117150000100</t>
+  </si>
+  <si>
+    <t>DIMETICONE (SIMETHICONE) 42 MG CHEWABLE TABLET</t>
+  </si>
+  <si>
     <t>5117899000000</t>
   </si>
   <si>
     <t>DOMPERIDONE 1 MG/ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5117899000100</t>
   </si>
   <si>
     <t>domPERidone 10 Mg Tablet</t>
   </si>
   <si>
     <t>5110155700100</t>
   </si>
   <si>
     <t>DOXYCYCLINE 100 MG CAPSULE</t>
   </si>
   <si>
+    <t>5110157000400</t>
+  </si>
+  <si>
+    <t>ERYTHROMYCIN 250 MG TABLET</t>
+  </si>
+  <si>
     <t>5128150700000</t>
   </si>
   <si>
     <t>ETHIONAMIDE 250 MG TABLET</t>
   </si>
   <si>
     <t>5117210700100</t>
   </si>
   <si>
     <t>HYOSCINE BUTYLBROMIDE 10 MG TABLET</t>
   </si>
   <si>
     <t>5117210700400</t>
   </si>
   <si>
     <t>HYOSCINE BUTYLBROMIDE 5 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5114210600400</t>
   </si>
   <si>
     <t>IBUPROFEN 100 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5114210600100</t>
@@ -1078,680 +1264,4550 @@
   <si>
     <t>5110500500000</t>
   </si>
   <si>
     <t>SULFAMETHOXAZOLE 200 MG/5 ML + TRIMETHOPRIM 40 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5110500500300</t>
   </si>
   <si>
     <t>SULFAMETHOXAZOLE 800 MG + TRIMETHOPRIM 160 MG TABLET</t>
   </si>
   <si>
     <t>5117200300100</t>
   </si>
   <si>
     <t>URSODEOXYCHOLIC ACID 250 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5114153000200</t>
   </si>
   <si>
     <t>VALPROATE SODIUM 57.64 MG/ML ORAL LIQUID</t>
   </si>
   <si>
+    <t>5119190502500</t>
+  </si>
+  <si>
+    <t>ALFACALCIDOL 2 MCG/ML ORAL LIQUID</t>
+  </si>
+  <si>
+    <t>5115160500200</t>
+  </si>
+  <si>
+    <t>CYCLOPENTOLATE HCL 1% EYE DROPS 0.5 ML UNIT DOSE</t>
+  </si>
+  <si>
+    <t>5113150700400</t>
+  </si>
+  <si>
+    <t>DARBEPOETIN ALFA 40 MCG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5113150700200</t>
+  </si>
+  <si>
+    <t>DARBEPOETIN ALFA 60 MCG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5113150700300</t>
+  </si>
+  <si>
+    <t>DARBEPOETIN ALFA 80 MCG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5118242800000</t>
+  </si>
+  <si>
+    <t>DENOSUMAB 60 MG/ML SUBCUTANEOUS INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5118210100100</t>
+  </si>
+  <si>
+    <t>DESMOPRESSIN ACETATE 100 MCG/ML (0.1 MG/ML) NASAL DROPS</t>
+  </si>
+  <si>
+    <t>5118171900000</t>
+  </si>
+  <si>
+    <t>FLUOCINOLONE ACETONIDE 0.01% + HYDROQUINONE 4% + TRETINOIN 0.05% CREAM</t>
+  </si>
+  <si>
+    <t>5118150800000</t>
+  </si>
+  <si>
+    <t>GLUCAGON HCL 1 MG POWDER FOR INJECTION + DILUENT</t>
+  </si>
+  <si>
+    <t>5118150602800</t>
+  </si>
+  <si>
+    <t>INSULIN ASPART 100 IU/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
+  </si>
+  <si>
+    <t>5118150601000</t>
+  </si>
+  <si>
+    <t>INSULIN ASPART 100 IU/ML SOLUTION FOR INJECTION 3 ML IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5118150602500</t>
+  </si>
+  <si>
+    <t>INSULIN ASPART 30 IU/ML + INSULIN ASPART PROTAMINE 70 IU/ML SOLUTION FOR INJECTION 3 ML IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5118150600800</t>
+  </si>
+  <si>
+    <t>INSULIN DETEMIR 100 International Unit/3 Ml Syringe</t>
+  </si>
+  <si>
+    <t>5118361000100</t>
+  </si>
+  <si>
+    <t>INSULIN GLARGINE 100 IU/ML + LIXISENATIDE 33 MCG/ML SOLUTION FOR INJECTION PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5118150603700</t>
+  </si>
+  <si>
+    <t>INSULIN GLARGINE 300 IU/ML INJECTION 1.5 ML IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5118150602900</t>
+  </si>
+  <si>
+    <t>INSULIN GLULISINE 100 IU/ML SOLUTION FOR INJECTION 3 ML IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5118150600500</t>
+  </si>
+  <si>
+    <t>INSULIN HUMAN NEUTRAL 100 IU/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
+  </si>
+  <si>
+    <t>5118150600300</t>
+  </si>
+  <si>
+    <t>INSULIN HUMAN NPH ISOPHANE 100 IU/ML SUSPENSION FOR INJECTION 10 ML VIAL</t>
+  </si>
+  <si>
+    <t>5118150603000</t>
+  </si>
+  <si>
+    <t>INSULIN LISPRO 100 IU/ML SOLUTION FOR INJECTION 10 ML</t>
+  </si>
+  <si>
+    <t>5118150602600</t>
+  </si>
+  <si>
+    <t>Insulin Lispro 25% and insulin lispro protamine 75%</t>
+  </si>
+  <si>
+    <t>5118150602400</t>
+  </si>
+  <si>
+    <t>Insulin Lispro 50% and insulin lispro protamine 50%</t>
+  </si>
+  <si>
+    <t>5113159800000</t>
+  </si>
+  <si>
+    <t>METHOXY POLYETHYLENE GLYCOL-EPOETIN BETA 100 MCG SOLUTION FOR INJECTION 0.3 ML</t>
+  </si>
+  <si>
+    <t>5113159800200</t>
+  </si>
+  <si>
+    <t>METHOXY POLYETHYLENE GLYCOL-EPOETIN BETA 50 MCG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 0.3 ML</t>
+  </si>
+  <si>
+    <t>5118179800100</t>
+  </si>
+  <si>
+    <t>MICONAZOLE NITRATE 2% + HYDROCORTISONE 1% CREAM</t>
+  </si>
+  <si>
+    <t>5114170400200</t>
+  </si>
+  <si>
+    <t>RISPERIDONE 25 MG DEPOT POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5114170400300</t>
+  </si>
+  <si>
+    <t>RISPERIDONE 37.5 MG DEPOT POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5114170400600</t>
+  </si>
+  <si>
+    <t>RISPERIDONE 50 MG DEPOT POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5114150100200</t>
+  </si>
+  <si>
+    <t>ACETAZOLAMIDE 250 MG Tablet</t>
+  </si>
+  <si>
+    <t>5114150100100</t>
+  </si>
+  <si>
+    <t>ACETAZOLAMIDE 500 MG MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5110230100400</t>
+  </si>
+  <si>
+    <t>ACICLOVIR 200 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110230100000</t>
+  </si>
+  <si>
+    <t>ACICLOVIR 800 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119191300000</t>
+  </si>
+  <si>
+    <t>ACITRETIN 10 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5119191300100</t>
+  </si>
+  <si>
+    <t>ACITRETIN 25 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5110170100100</t>
+  </si>
+  <si>
+    <t>ALBENDAZOLE 200 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110170100000</t>
+  </si>
+  <si>
+    <t>ALbendazole 400 MG Tablet</t>
+  </si>
+  <si>
+    <t>5118240600100</t>
+  </si>
+  <si>
+    <t>ALENDRONATE SODIUM 70 MG Tablet</t>
+  </si>
+  <si>
+    <t>5115191800000</t>
+  </si>
+  <si>
+    <t>ALFUZOSIN 10 MG EXTENDED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5121150100000</t>
+  </si>
+  <si>
+    <t>ALLOPURINOL 100 MG Tablet</t>
+  </si>
+  <si>
+    <t>5121150100100</t>
+  </si>
+  <si>
+    <t>Allopurinol 300 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5117151100200</t>
+  </si>
+  <si>
+    <t>ALUMINUM HYDROXIDE 200 MG + MAGNESIUM HYDROXIDE 200 MG CHEWABLE TABLET</t>
+  </si>
+  <si>
+    <t>5110230200000</t>
+  </si>
+  <si>
+    <t>AMANTADINE SULPHATE 100 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119150600100</t>
+  </si>
+  <si>
+    <t>AMILORIDE 5 MG + HYDROCHLOROTHIAZIDE 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112151100100</t>
+  </si>
+  <si>
+    <t>AMIODARONE HCL 200 MG TABLET</t>
+  </si>
+  <si>
+    <t>5116160800100</t>
+  </si>
+  <si>
+    <t>BETAHISTINE DIHYDROCHLORIDE 16 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5116160800000</t>
+  </si>
+  <si>
+    <t>BETAHISTINE DIHYDROCHLORIDE 8 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5117161400000</t>
+  </si>
+  <si>
+    <t>BISACODYL 5 MG ENTERIC COATED TABLET</t>
+  </si>
+  <si>
+    <t>5116162600200</t>
+  </si>
+  <si>
+    <t>BOSENTAN 125 MG TABLET</t>
+  </si>
+  <si>
+    <t>5116162600100</t>
+  </si>
+  <si>
+    <t>BOSENTAN 62.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114300500300</t>
+  </si>
+  <si>
+    <t>BRIVARACETAM 25 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114300500000</t>
+  </si>
+  <si>
+    <t>BRIVARACETAM 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5116181100000</t>
+  </si>
+  <si>
+    <t>BROMHEXINE HCL 8 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114250100000</t>
+  </si>
+  <si>
+    <t>BROMOCRIPTINE 2.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114153500000</t>
+  </si>
+  <si>
+    <t>CABERGOLINE 0.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5117152200300</t>
+  </si>
+  <si>
+    <t>CALCIUM LACTATE 300 MG Tablet</t>
+  </si>
+  <si>
+    <t>5111200100100</t>
+  </si>
+  <si>
+    <t>CAPECITABINE 150 MG TABLET</t>
+  </si>
+  <si>
+    <t>5111200100400</t>
+  </si>
+  <si>
+    <t>CAPECITABINE 500 MG Tablet</t>
+  </si>
+  <si>
+    <t>5112170300100</t>
+  </si>
+  <si>
+    <t>CAPTOPRIL 25 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118160000000</t>
+  </si>
+  <si>
+    <t>CarbiMAZole 5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118249900100</t>
+  </si>
+  <si>
+    <t>CINACALCET 30 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118249900200</t>
+  </si>
+  <si>
+    <t>CINACALCET 60 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5117180700100</t>
+  </si>
+  <si>
+    <t>CINNARIZINE 75 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118191100000</t>
+  </si>
+  <si>
+    <t>CLOMIFENE CITRATE 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112171800000</t>
+  </si>
+  <si>
+    <t>CLONIDINE HCL 0.1 MG TABLET</t>
+  </si>
+  <si>
+    <t>5121150200000</t>
+  </si>
+  <si>
+    <t>COLCHICINE 0.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5128330100000</t>
+  </si>
+  <si>
+    <t>CYCLOSERINE 250 MG TABLET</t>
+  </si>
+  <si>
+    <t>5128422100100</t>
+  </si>
+  <si>
+    <t>DAPSONE 100 MG Tablet</t>
+  </si>
+  <si>
+    <t>5121169900400</t>
+  </si>
+  <si>
+    <t>DEFERASIROX 180 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5121169900300</t>
+  </si>
+  <si>
+    <t>DEFERASIROX 360 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5121169900500</t>
+  </si>
+  <si>
+    <t>DEFERASIROX 90 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5117232100000</t>
+  </si>
+  <si>
+    <t>DEFERIPRONE 500 MG Tablet</t>
+  </si>
+  <si>
+    <t>5118210100500</t>
+  </si>
+  <si>
+    <t>DESMOPRESSIN ACETATE 120 MCG SUBLINGUAL TABLET</t>
+  </si>
+  <si>
+    <t>5118210100600</t>
+  </si>
+  <si>
+    <t>DESMOPRESSIN ACETATE 60 MCG SUBLINGUAL TABLET</t>
+  </si>
+  <si>
+    <t>5118170400400</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 0.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112150200200</t>
+  </si>
+  <si>
+    <t>DIGOXIN 125 MCG TABLET</t>
+  </si>
+  <si>
+    <t>5112150200000</t>
+  </si>
+  <si>
+    <t>DIGOXIN 250 MCG TABLET</t>
+  </si>
+  <si>
+    <t>5112171300000</t>
+  </si>
+  <si>
+    <t>DILTIAZEM HCL 60 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112171300300</t>
+  </si>
+  <si>
+    <t>DILTIAZEM HCL 90 MG MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5118199900000</t>
+  </si>
+  <si>
+    <t>DYDROGESTERONE 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112171500200</t>
+  </si>
+  <si>
+    <t>ENALAPRIL MALEATE 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5140403000000</t>
+  </si>
+  <si>
+    <t>ERGOTAMINE TARTRATE 1 MG + CAFFEINE 100 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110200200000</t>
+  </si>
+  <si>
+    <t>ETHAMBUTOL HCL 400 MG Tablet</t>
+  </si>
+  <si>
+    <t>5114150800000</t>
+  </si>
+  <si>
+    <t>ETHOSUXIMIDE 250 MG Capsule</t>
+  </si>
+  <si>
+    <t>5120154100200</t>
+  </si>
+  <si>
+    <t>EVEROLIMUS 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5111182400000</t>
+  </si>
+  <si>
+    <t>EXEMESTANE 25 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5112180900000</t>
+  </si>
+  <si>
+    <t>FENOFIBRATE 145 MG TABLET</t>
+  </si>
+  <si>
+    <t>5113150301400</t>
+  </si>
+  <si>
+    <t>FERROUS SULPHATE 150 MG + FOLIC ACID 500 MCG MODIFIED-RELEASE CAPSULE</t>
+  </si>
+  <si>
+    <t>5118200100100</t>
+  </si>
+  <si>
+    <t>FINASTERIDE 1 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110180700100</t>
+  </si>
+  <si>
+    <t>FLUCONAZOLE 150 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5110180700300</t>
+  </si>
+  <si>
+    <t>FLUconazole 50 MG Capsule</t>
+  </si>
+  <si>
+    <t>5118173800000</t>
+  </si>
+  <si>
+    <t>FLUDROCORTISONE ACETATE 100 MCG TABLET</t>
+  </si>
+  <si>
+    <t>5118151600100</t>
+  </si>
+  <si>
+    <t>Glibenclamide 5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118150400100</t>
+  </si>
+  <si>
+    <t>GLIMEPIRIDE 2 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5112175200100</t>
+  </si>
+  <si>
+    <t>hydrALAZINE 25 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118170600500</t>
+  </si>
+  <si>
+    <t>HYDROCORTISONE 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5116163700200</t>
+  </si>
+  <si>
+    <t>HYDROXYZINE HCL 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5111189900100</t>
+  </si>
+  <si>
+    <t>IMATINIB MESILATE 100 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5111189900200</t>
+  </si>
+  <si>
+    <t>IMATINIB MESILATE 400 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110200300100</t>
+  </si>
+  <si>
+    <t>ISONIAZID 100 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5124123200300</t>
+  </si>
+  <si>
+    <t>ISOtretinoin 10 MG Capsule</t>
+  </si>
+  <si>
+    <t>5124123200200</t>
+  </si>
+  <si>
+    <t>ISOtretinoin 20 MG Capsule</t>
+  </si>
+  <si>
+    <t>5130340300000</t>
+  </si>
+  <si>
+    <t>ITRACONAZOLE 100 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5110171700000</t>
+  </si>
+  <si>
+    <t>IVERMECTIN 3 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5115182300200</t>
+  </si>
+  <si>
+    <t>LABETALOL HCL 100 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114156300200</t>
+  </si>
+  <si>
+    <t>Lacosamide 100 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5114156300300</t>
+  </si>
+  <si>
+    <t>LACOSAMIDE 150 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114156300100</t>
+  </si>
+  <si>
+    <t>LACOSAMIDE 50 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5120154900000</t>
+  </si>
+  <si>
+    <t>Leflunomide 20 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5117170200000</t>
+  </si>
+  <si>
+    <t>LOPERAMIDE HCL 2 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5114212880000</t>
+  </si>
+  <si>
+    <t>LORNoxicam 8 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5112171000000</t>
+  </si>
+  <si>
+    <t>LOsartan potassium 50 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5116162600300</t>
+  </si>
+  <si>
+    <t>MACITENTAN 10 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5117159900400</t>
+  </si>
+  <si>
+    <t>MAGNESIUM OXIDE 400 MG (EQUIVALENT TO 240 MG MAGNESIUM) TABLET</t>
+  </si>
+  <si>
+    <t>5110170200100</t>
+  </si>
+  <si>
+    <t>MEbendazole 100 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5117210100000</t>
+  </si>
+  <si>
+    <t>MEBEVERINE HCL 135 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118182700000</t>
+  </si>
+  <si>
+    <t>MEDROXYPROGESTERONE ACETATE 5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114200300300</t>
+  </si>
+  <si>
+    <t>MESALAZINE 500 MG PROLONGED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5112170800000</t>
+  </si>
+  <si>
+    <t>METHYLDOPA 250 MG Tablet</t>
+  </si>
+  <si>
+    <t>5119150300000</t>
+  </si>
+  <si>
+    <t>METOLAZONE 2.5 MG Tablet</t>
+  </si>
+  <si>
+    <t>5115210000100</t>
+  </si>
+  <si>
+    <t>MIRABEGRON 25 MG TABLET</t>
+  </si>
+  <si>
+    <t>5115210000000</t>
+  </si>
+  <si>
+    <t>MIRABEGRON 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5116151500400</t>
+  </si>
+  <si>
+    <t>MONTELUKAST 10 MG Tablet</t>
+  </si>
+  <si>
+    <t>5116151500300</t>
+  </si>
+  <si>
+    <t>MONTELUKAST 5 MG CHEWABLE TABLET</t>
+  </si>
+  <si>
+    <t>5120150301100</t>
+  </si>
+  <si>
+    <t>MYCOPHENOLATE MOFETIL 250 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5120150300100</t>
+  </si>
+  <si>
+    <t>Mycophenolate MOFETIL 500 MG Tablet</t>
+  </si>
+  <si>
+    <t>5120150300300</t>
+  </si>
+  <si>
+    <t>MYCOPHENOLATE SODIUM 360 MG GASTRO-RESISTANT TABLET</t>
+  </si>
+  <si>
+    <t>5138451400200</t>
+  </si>
+  <si>
+    <t>NAPROXEN 250 MG TABLET</t>
+  </si>
+  <si>
+    <t>5141350400100</t>
+  </si>
+  <si>
+    <t>NIMODIPINE 30 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110220600200</t>
+  </si>
+  <si>
+    <t>NITROFURANTOIN 100 MG MODIFIED-RELEASE CAPSULE</t>
+  </si>
+  <si>
+    <t>5118182800000</t>
+  </si>
+  <si>
+    <t>NORETHISTERONE 5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119199900100</t>
+  </si>
+  <si>
+    <t>OMEGA-3 1 G CAPSULE</t>
+  </si>
+  <si>
+    <t>5110233800000</t>
+  </si>
+  <si>
+    <t>OSELTAMIVIR 75 Mg Capsule</t>
+  </si>
+  <si>
+    <t>5110150900100</t>
+  </si>
+  <si>
+    <t>OXYTETRACYCLINE 250 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114200101000</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 300 MG + CHLORZOXAZONE 250 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5114200100000</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 500 MG + CODEINE PHOSPHATE 8 MG + CAFFEINE 30 MG TABLET</t>
+  </si>
+  <si>
+    <t>5050151100000</t>
+  </si>
+  <si>
+    <t>PARICALCITOL 1 MCG CAPSULE</t>
+  </si>
+  <si>
+    <t>5050151100100</t>
+  </si>
+  <si>
+    <t>PARICALCITOL 2 MCG CAPSULE</t>
+  </si>
+  <si>
+    <t>5121160800000</t>
+  </si>
+  <si>
+    <t>PENICILLAMINE 250 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5113200100000</t>
+  </si>
+  <si>
+    <t>PENTOXIFYLLINE 400 MG MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5128340600000</t>
+  </si>
+  <si>
+    <t>PHENOXYMETHYLPENICILLIN (PENICILLIN V) 250 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114150700000</t>
+  </si>
+  <si>
+    <t>PHENYTOIN SODIUM 100 MG Capsule</t>
+  </si>
+  <si>
+    <t>5118152000000</t>
+  </si>
+  <si>
+    <t>PIOGLITAZONE 15 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5119180200000</t>
+  </si>
+  <si>
+    <t>POTASSIUM CHLORIDE 600 MG (8 MMOL POTASSIUM) MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5112172800000</t>
+  </si>
+  <si>
+    <t>PRAZOSIN 1 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112172800100</t>
+  </si>
+  <si>
+    <t>PRAZOsin 5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5118170800800</t>
+  </si>
+  <si>
+    <t>PREDNISOLONE 20 MG TABLET</t>
+  </si>
+  <si>
+    <t>5118170800400</t>
+  </si>
+  <si>
+    <t>PREDNISOLONE 5 MG SCORED TABLET</t>
+  </si>
+  <si>
+    <t>5115181200100</t>
+  </si>
+  <si>
+    <t>PROPRANOLOL HCL 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5115181200200</t>
+  </si>
+  <si>
+    <t>PROPRAnolol HCL 40 MG Tablet</t>
+  </si>
+  <si>
+    <t>5118160600000</t>
+  </si>
+  <si>
+    <t>PROPYLTHIOURACIL 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110200800000</t>
+  </si>
+  <si>
+    <t>PYRAZINAMIDE 500 MG Tablet</t>
+  </si>
+  <si>
+    <t>5115151400000</t>
+  </si>
+  <si>
+    <t>PyRIDostigmine Bromide 60 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5112173000100</t>
+  </si>
+  <si>
+    <t>RAMIPRIL 2.5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5112173000000</t>
+  </si>
+  <si>
+    <t>RAMIPRIL 5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5110200500200</t>
+  </si>
+  <si>
+    <t>RIFAMPICIN 150 MG Capsule</t>
+  </si>
+  <si>
+    <t>5110200500300</t>
+  </si>
+  <si>
+    <t>RIFAMPICIN 300 MG + ISONIAZID 150 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110200500000</t>
+  </si>
+  <si>
+    <t>RIFAMPICIN 300 MG Capsule</t>
+  </si>
+  <si>
+    <t>5117161000000</t>
+  </si>
+  <si>
+    <t>SENNA STANDARDIZED TABLET</t>
+  </si>
+  <si>
+    <t>5117192600000</t>
+  </si>
+  <si>
+    <t>SEVELAMER  Carbonate 800 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5112157600000</t>
+  </si>
+  <si>
+    <t>SOTALOL HCL 80 MG TABLET</t>
+  </si>
+  <si>
+    <t>5120155800000</t>
+  </si>
+  <si>
+    <t>SULFASALAZINE 500 MG ENTERIC-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5114240200300</t>
+  </si>
+  <si>
+    <t>SUMATRIPTAN 100 MG TABLET</t>
+  </si>
+  <si>
+    <t>5130250200000</t>
+  </si>
+  <si>
+    <t>TERBINAFINE 250 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5116150500200</t>
+  </si>
+  <si>
+    <t>THEOPHYLLINE 300 MG MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5113179900100</t>
+  </si>
+  <si>
+    <t>TICAGRELOR 90 MG Tablet</t>
+  </si>
+  <si>
+    <t>5113189900200</t>
+  </si>
+  <si>
+    <t>TRANEXAMIC ACID 500 MG Tablet</t>
+  </si>
+  <si>
+    <t>5117200300000</t>
+  </si>
+  <si>
+    <t>URSODEOXYCHOLIC ACID 250 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5110234200100</t>
+  </si>
+  <si>
+    <t>VALGANCICLOVIR 450 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5114153000300</t>
+  </si>
+  <si>
+    <t>VALPROATE SODIUM 200 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5112170700100</t>
+  </si>
+  <si>
+    <t>VERAPAMIL HCL 40 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112170700300</t>
+  </si>
+  <si>
+    <t>VERAPAMIL HCL 80 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119190500500</t>
+  </si>
+  <si>
+    <t>ALFACALCIDOL     0.25 MCG Capsule</t>
+  </si>
+  <si>
+    <t>5119190500400</t>
+  </si>
+  <si>
+    <t>ALFACALCIDOL 1 MCG Capsule</t>
+  </si>
+  <si>
+    <t>5119190502400</t>
+  </si>
+  <si>
+    <t>ASCORBIC ACID (VITAMIN C) 500 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119190501300</t>
+  </si>
+  <si>
+    <t>BIOTIN 10 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5117150100000</t>
+  </si>
+  <si>
+    <t>CALCIUM CARBONATE 1500 MG (EQUIVALENT TO 600 MG ELEMENTAL CALCIUM) TABLET</t>
+  </si>
+  <si>
+    <t>5117150100100</t>
+  </si>
+  <si>
+    <t>CALCIUM CARBONATE 500 - 600 MG + VITAMIN D 200 IU TABLET</t>
+  </si>
+  <si>
+    <t>5119190501500</t>
+  </si>
+  <si>
+    <t>CHOLECALCIFEROL (VITAMIN D3) 1000 IU CAPSULE</t>
+  </si>
+  <si>
+    <t>5119190501400</t>
+  </si>
+  <si>
+    <t>CHOLECALCIFEROL (VITAMIN D3) 10000 IU CAPSULE</t>
+  </si>
+  <si>
+    <t>5119190500200</t>
+  </si>
+  <si>
+    <t>CHOLECALCIFEROL (VITAMIN D3) 2800 IU/ML ORAL DROPS</t>
+  </si>
+  <si>
+    <t>5119190501600</t>
+  </si>
+  <si>
+    <t>CHOLECALCIFEROL (VITAMIN D3) 5000 IU CAPSULE</t>
+  </si>
+  <si>
+    <t>5119190501700</t>
+  </si>
+  <si>
+    <t>CHOLECALCIFEROL (VITAMIN D3) 50000 IU TABLET</t>
+  </si>
+  <si>
+    <t>5113150300100</t>
+  </si>
+  <si>
+    <t>FERROUS SULPHATE 101 - 200 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119190500000</t>
+  </si>
+  <si>
+    <t>FOLIC ACID 1 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5119190500900</t>
+  </si>
+  <si>
+    <t>FOLIC ACID 5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5119190502700</t>
+  </si>
+  <si>
+    <t>MULTIVITAMINS + MINERALS CAPSULE FOR ADULT</t>
+  </si>
+  <si>
+    <t>5110195300400</t>
+  </si>
+  <si>
+    <t>PHYTOMENADIONE (VITAMIN K1) 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119190502800</t>
+  </si>
+  <si>
+    <t>PYRIDOXINE HCL (VITAMIN B6) 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119190506400</t>
+  </si>
+  <si>
+    <t>PYRIDOXINE HCL (VITAMIN B6) 40 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119190501100</t>
+  </si>
+  <si>
+    <t>RETINOL (VITAMIN A) 50000 IU CAPSULE</t>
+  </si>
+  <si>
+    <t>5117150401000</t>
+  </si>
+  <si>
+    <t>SODIUM BICARBONATE 325 MG TABLET</t>
+  </si>
+  <si>
+    <t>5119190502300</t>
+  </si>
+  <si>
+    <t>THIAMINE (VITAMIN B1) + PYRIDOXINE (VITAMIN B6) + CYANOCOBALAMIN (VITAMIN B12) AMPOULE</t>
+  </si>
+  <si>
+    <t>5119190900100</t>
+  </si>
+  <si>
+    <t>THIAMINE HCL (VITAMIN B1) 100 MG TABLET</t>
+  </si>
+  <si>
+    <t>5124130300000</t>
+  </si>
+  <si>
+    <t>ZINC 30 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110230100200</t>
+  </si>
+  <si>
+    <t>ACICLOVIR 3% EYE OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5115161600500</t>
+  </si>
+  <si>
+    <t>ATROPINE SULPHATE 0.5% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5115161600100</t>
+  </si>
+  <si>
+    <t>ATROPINE SULPHATE 1% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5115161600400</t>
+  </si>
+  <si>
+    <t>ATROPINE SULPHATE 1% EYE OINTMENT</t>
+  </si>
+  <si>
+    <t>5124110300200</t>
+  </si>
+  <si>
+    <t>BIMATOPROST 0.01% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5124110300300</t>
+  </si>
+  <si>
+    <t>BIMATOPROST 0.03% + TIMOLOL MALEATE 0.5% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5115170200100</t>
+  </si>
+  <si>
+    <t>BRIMONIDINE TARTRATE 0.15% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5115170200000</t>
+  </si>
+  <si>
+    <t>BRIMONIDINE TARTRATE 0.2% + TIMOLOL MALEATE 0.5% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5124111500200</t>
+  </si>
+  <si>
+    <t>BRINZOLAMIDE 1% + TIMOLOL 0.5% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5124110400000</t>
+  </si>
+  <si>
+    <t>BRINZOLAMIDE 1% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5116201200000</t>
+  </si>
+  <si>
+    <t>BUDESONIDE + FORMOTEROL FUMARATE DIHYDRATE 160 MCG/4.5 MCG/DOSE DRY POWDER INHALER</t>
+  </si>
+  <si>
+    <t>5116170300200</t>
+  </si>
+  <si>
+    <t>BUDESONIDE 0.5 MG/ML NEBULISER SUSPENSION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5116170300100</t>
+  </si>
+  <si>
+    <t>BUDESONIDE 200 MCG ACTUATION DRY POWDER INHALER</t>
+  </si>
+  <si>
+    <t>5116170300600</t>
+  </si>
+  <si>
+    <t>BUDESONIDE 64 MCG ACTUATION NASAL SPRAY</t>
+  </si>
+  <si>
+    <t>5119199990100</t>
+  </si>
+  <si>
+    <t>CARBOXYMETHYLCELLULOSE SODIUM 0.5% EYE DROPS 0.4 ML (PRESERVATIVE FREE)</t>
+  </si>
+  <si>
+    <t>5110150300300</t>
+  </si>
+  <si>
+    <t>chlorAMPhenicol     0.50 % Ear Drops</t>
+  </si>
+  <si>
+    <t>5110150300100</t>
+  </si>
+  <si>
+    <t>CHLORAMPHENICOL 0.5% EYE DROPS 10 ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5120150200000</t>
+  </si>
+  <si>
+    <t>CICLOSPORIN 0.05% EYE DROPS 0.4 ML UNIT DOSE</t>
+  </si>
+  <si>
+    <t>5110151801500</t>
+  </si>
+  <si>
+    <t>CIPROFLOXACIN 0.3% EAR DROPS</t>
+  </si>
+  <si>
+    <t>5110151801000</t>
+  </si>
+  <si>
+    <t>CIPROFLOXACIN 0.3% EYE DROPS 5 ML</t>
+  </si>
+  <si>
+    <t>5110180500100</t>
+  </si>
+  <si>
+    <t>CLOTRIMAZOLE 1% EAR DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5116151100300</t>
+  </si>
+  <si>
+    <t>CROMOGLYCATE SODIUM 2% NASAL SPRAY</t>
+  </si>
+  <si>
+    <t>5115160500000</t>
+  </si>
+  <si>
+    <t>CYCLOPENTOLATE HCL 1% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5128162600500</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 0.1% (1 MG/ML) + TOBRAMYCIN 0.3% (3 MG/ML) EYE DROPS</t>
+  </si>
+  <si>
+    <t>5110250000200</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 0.1% + NEOMYCIN SULPHATE 3500 IU/G + POLYMYXIN B SULPHATE 6000 IU/G EYE OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5110250000300</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 0.1% + NEOMYCIN SULPHATE 3500 IU/ML + POLYMYXIN B SULPHATE 6000 IU/ML EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5118170400200</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 0.1% + TOBRAMYCIN 0.3% EYE OINTMENT</t>
+  </si>
+  <si>
+    <t>5117160400000</t>
+  </si>
+  <si>
+    <t>DOCUSATE SODIUM 0.5% EAR DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5124111990000</t>
+  </si>
+  <si>
+    <t>DORZOLAMIDE 2% + TIMOLOL MALEATE 0.5% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5124110700000</t>
+  </si>
+  <si>
+    <t>DORZOLAMIDE 2% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5110157000300</t>
+  </si>
+  <si>
+    <t>ERYTHROMYCIN 0.5% EYE OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5118173600000</t>
+  </si>
+  <si>
+    <t>FLUOROMETHOLONE 0.1% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5118172200300</t>
+  </si>
+  <si>
+    <t>FLUTICASONE PROPIONATE + SALMETEROL 250/50 MCG/ACTUATION POWDER INHALATION DISK</t>
+  </si>
+  <si>
+    <t>5118172200000</t>
+  </si>
+  <si>
+    <t>FLUTICASONE PROPIONATE 0.05% NASAL SPRAY</t>
+  </si>
+  <si>
+    <t>5118172201200</t>
+  </si>
+  <si>
+    <t>FLUTICASONE PROPIONATE 125 MCG/ACTUATION + FORMOTEROL FUMARATE 5 MCG/ACTUATION INHALER</t>
+  </si>
+  <si>
+    <t>5115172000200</t>
+  </si>
+  <si>
+    <t>FLUTICASONE PROPIONATE 125 MCG/ACTUATION + SALMETEROL 25 MCG/ACTUATION INHALER</t>
+  </si>
+  <si>
+    <t>5118172201000</t>
+  </si>
+  <si>
+    <t>FLUTICASONE PROPIONATE 250 MCG/ACTUATION + FORMOTEROL FUMARATE 10 MCG/ACTUATION INHALER</t>
+  </si>
+  <si>
+    <t>5115172000300</t>
+  </si>
+  <si>
+    <t>FLUTICASONE PROPIONATE 250 MCG/ACTUATION + SALMETEROL 25 MCG/ACTUATION INHALER</t>
+  </si>
+  <si>
+    <t>5121255000100</t>
+  </si>
+  <si>
+    <t>FUSIDIC ACID 1% VISCOUS EYE DROPS</t>
+  </si>
+  <si>
+    <t>5110154000000</t>
+  </si>
+  <si>
+    <t>GATIFLOXACIN 0.5% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5110158400100</t>
+  </si>
+  <si>
+    <t>GENTAMICIN 0.3% EYE OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5110158400300</t>
+  </si>
+  <si>
+    <t>GENTAMICIN 0.3% EYE/EAR DROPS</t>
+  </si>
+  <si>
+    <t>5112110100100</t>
+  </si>
+  <si>
+    <t>ILOPROST 10 MCG/ML INHALATION SOLUTION 2 ML</t>
+  </si>
+  <si>
+    <t>5116170500500</t>
+  </si>
+  <si>
+    <t>IPRATROPIUM BROMIDE 20 MCG/ACTUATION INHALER</t>
+  </si>
+  <si>
+    <t>5116170500100</t>
+  </si>
+  <si>
+    <t>IPRATROPIUM BROMIDE 250 MCG/ML NEBULISER SOLUTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114213800000</t>
+  </si>
+  <si>
+    <t>KETOROLAC TROMETHAMINE 0.45% EYE DROPS 0.4 ML UNIT DOSE</t>
+  </si>
+  <si>
+    <t>5124186700000</t>
+  </si>
+  <si>
+    <t>MINERAL OIL + WHITE PETROLATUM EYE OINTMENT 3.5 G TUBE</t>
+  </si>
+  <si>
+    <t>5118174900100</t>
+  </si>
+  <si>
+    <t>MOMETASONE FUROATE 0.05% NASAL SPRAY</t>
+  </si>
+  <si>
+    <t>5110153600000</t>
+  </si>
+  <si>
+    <t>MOXIFLOXACIN 0.5% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5110159700100</t>
+  </si>
+  <si>
+    <t>MUPIROCIN 2% NASAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5115172400400</t>
+  </si>
+  <si>
+    <t>NAPHAZOLINE 0.1% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5115172400000</t>
+  </si>
+  <si>
+    <t>NAPHAZOLINE HCL 0.025% + PHENIRAMINE MALEATE 0.3% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5114219800000</t>
+  </si>
+  <si>
+    <t>NEPAFENAC 0.1% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5110151800200</t>
+  </si>
+  <si>
+    <t>OFLOXACIN 0.3% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5116169900600</t>
+  </si>
+  <si>
+    <t>OLOPATADINE 0.2% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5115171000100</t>
+  </si>
+  <si>
+    <t>PHENYLEPHRINE HCL 2.5% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5124129900500</t>
+  </si>
+  <si>
+    <t>POLYACRYLIC ACID (CARBOMER) 2 MG/G (0.2%) EYE GEL</t>
+  </si>
+  <si>
+    <t>5117163100000</t>
+  </si>
+  <si>
+    <t>POLYETHYLENE GLYCOL 0.4% + PROPYLENE GLYCOL 0.3% EYE DROPS 15 ML</t>
+  </si>
+  <si>
+    <t>5118170800200</t>
+  </si>
+  <si>
+    <t>PREDNISOLONE ACETATE 1% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5139170300100</t>
+  </si>
+  <si>
+    <t>SALBUTAMOL 100 MCG/ACTUATION INHALER</t>
+  </si>
+  <si>
+    <t>5116150800100</t>
+  </si>
+  <si>
+    <t>SALBUTAMOL 5 MG/ML INHALATION SOLUTION</t>
+  </si>
+  <si>
+    <t>5119160202500</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 0.9% 1000 ML FOR IRRIGATION BAG</t>
+  </si>
+  <si>
+    <t>5119160201000</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 0.9% NASAL SPRAY</t>
+  </si>
+  <si>
+    <t>5119160200700</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 5% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5119160200800</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 5% EYE OINTMENT</t>
+  </si>
+  <si>
+    <t>5114214800400</t>
+  </si>
+  <si>
+    <t>SODIUM HYALURONATE 0.2% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5110150900200</t>
+  </si>
+  <si>
+    <t>TETRACYCLINE 1% EYE OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5124111500500</t>
+  </si>
+  <si>
+    <t>TIMOLOL MALEATE 0.5% EYE DROPS 5 ML</t>
+  </si>
+  <si>
+    <t>5116152400000</t>
+  </si>
+  <si>
+    <t>TIOTROPIUM 18 MCG POWDER FOR INHALATION</t>
+  </si>
+  <si>
+    <t>5124111500300</t>
+  </si>
+  <si>
+    <t>TRAVOPROST 0.004% + TIMOLOL MALEATE 0.5% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5124111600000</t>
+  </si>
+  <si>
+    <t>TRAVOPROST 0.004% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5142150100000</t>
+  </si>
+  <si>
+    <t>UMECLIDINIUM BROMIDE 62.5 MCG + VILANTEROL 25 MCG INHALER</t>
+  </si>
+  <si>
+    <t>5118172201700</t>
+  </si>
+  <si>
+    <t>VILANTEROL 25 MCG + FLUTICASONE FUROATE 100 MCG INHALATION POWDER</t>
+  </si>
+  <si>
+    <t>5118172201800</t>
+  </si>
+  <si>
+    <t>VILANTEROL 25 MCG + FLUTICASONE FUROATE 200 MCG INHALATION POWDER</t>
+  </si>
+  <si>
+    <t>5116190300000</t>
+  </si>
+  <si>
+    <t>XYLOMETAZOLINE HCL 0.05% NASAL DROPS 10 - 15 ML BOTTLE FOR PEDIATRIC</t>
+  </si>
+  <si>
+    <t>5110230100300</t>
+  </si>
+  <si>
+    <t>ACICLOVIR 5% CREAM TUBE</t>
+  </si>
+  <si>
+    <t>5124123300000</t>
+  </si>
+  <si>
+    <t>ADAPALENE 0.1% GEL</t>
+  </si>
+  <si>
+    <t>5130260200000</t>
+  </si>
+  <si>
+    <t>AMOROLFINE 5% MEDICATED NAIL LACQUER</t>
+  </si>
+  <si>
+    <t>5116178000200</t>
+  </si>
+  <si>
+    <t>ANTIHEMORRHOIDAL LIDOCAINE HCL 2% + TRIBENOSIDE 5% CREAM</t>
+  </si>
+  <si>
+    <t>5116178000300</t>
+  </si>
+  <si>
+    <t>ANTIHEMORRHOIDAL LIDOCAINE HCL 40 MG + TRIBENOSIDE 400 MG SUPPOSITORY</t>
+  </si>
+  <si>
+    <t>5124120200000</t>
+  </si>
+  <si>
+    <t>AZELAIC ACID 20% CREAM</t>
+  </si>
+  <si>
+    <t>5110152500100</t>
+  </si>
+  <si>
+    <t>BENZOYL PEROXIDE 2.5% (25 MG/G) GEL</t>
+  </si>
+  <si>
+    <t>5110152500200</t>
+  </si>
+  <si>
+    <t>BENZOYL PEROXIDE 5% (50 MG/G) GEL</t>
+  </si>
+  <si>
+    <t>5124129800000</t>
+  </si>
+  <si>
+    <t>BETA-SITOSTEROL 0.25% OINTMENT 30 G</t>
+  </si>
+  <si>
+    <t>5118170100300</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE (AS DIPROPIONATE) 0.05% + CALCIPOTRIOL 0.005% GEL</t>
+  </si>
+  <si>
+    <t>5118170100000</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE (AS DIPROPIONATE) 0.05% + CALCIPOTRIOL 0.005% OINTMENT</t>
+  </si>
+  <si>
+    <t>5118179900000</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE (AS DIPROPIONATE) 0.05% + SALICYLIC ACID 2% LOTION</t>
+  </si>
+  <si>
+    <t>5118179900300</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE (AS DIPROPIONATE) 0.05% + SALICYLIC ACID 3% OINTMENT</t>
+  </si>
+  <si>
+    <t>5118179900100</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE (AS VALERATE) 0.1% + FUSIDIC ACID 2% CREAM TUBE</t>
+  </si>
+  <si>
+    <t>5118175500000</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE (AS VALERATE) 0.1% CREAM TUBE</t>
+  </si>
+  <si>
+    <t>5118175500300</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE (AS VALERATE) 0.1% SCALP LOTION</t>
+  </si>
+  <si>
+    <t>5118175500100</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE DIPROPIONATE 0.05% (500 MCG/G) TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5117161400100</t>
+  </si>
+  <si>
+    <t>BISACODYL 10 MG Suppository</t>
+  </si>
+  <si>
+    <t>5124120500000</t>
+  </si>
+  <si>
+    <t>CALAMINE LOTION 100 - 200 ML</t>
+  </si>
+  <si>
+    <t>5124122300200</t>
+  </si>
+  <si>
+    <t>CALCIPOTRIOL 0.005% OINTMENT</t>
+  </si>
+  <si>
+    <t>5117161700000</t>
+  </si>
+  <si>
+    <t>CASTOR OIL 60 ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5110150400400</t>
+  </si>
+  <si>
+    <t>CLINDAMYCIN PHOSPHATE 1% TOPICAL SOLUTION</t>
+  </si>
+  <si>
+    <t>5110283800000</t>
+  </si>
+  <si>
+    <t>CLIOQUINOL 3% + HYDROCORTISONE ACETATE 1% TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5118174200000</t>
+  </si>
+  <si>
+    <t>CLOBETASOL PROPIONATE 0.05% CREAM TUBE</t>
+  </si>
+  <si>
+    <t>5118174200100</t>
+  </si>
+  <si>
+    <t>CLOBETASOL PROPIONATE 0.05% OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5110180500000</t>
+  </si>
+  <si>
+    <t>CLOTRIMAZOLE 1% CREAM (15 - 30 G)</t>
+  </si>
+  <si>
+    <t>5110180500600</t>
+  </si>
+  <si>
+    <t>CLOTRIMAZOLE 100 MG VAGINAL TABLET</t>
+  </si>
+  <si>
+    <t>5124129700000</t>
+  </si>
+  <si>
+    <t>CROTAMITON 10% CREAM</t>
+  </si>
+  <si>
+    <t>5117162200100</t>
+  </si>
+  <si>
+    <t>DIBASIC SODIUM PHOSPHATE + MONOBASIC SODIUM PHOSPHATE RECTAL ENEMA FOR ADULT</t>
+  </si>
+  <si>
+    <t>5114210400000</t>
+  </si>
+  <si>
+    <t>DICLOFENAC SODIUM 1% GEL</t>
+  </si>
+  <si>
+    <t>5114210400700</t>
+  </si>
+  <si>
+    <t>DICLOFENAC SODIUM 12.5 Mg Suppository</t>
+  </si>
+  <si>
+    <t>5114210400800</t>
+  </si>
+  <si>
+    <t>DICLOFENAC SODIUM 50 Mg Suppository</t>
+  </si>
+  <si>
+    <t>5118179800000</t>
+  </si>
+  <si>
+    <t>FUSIDIC ACID 2% + HYDROCORTISONE ACETATE 1% CREAM</t>
+  </si>
+  <si>
+    <t>5121255000300</t>
+  </si>
+  <si>
+    <t>FUSIDIC ACID 2% CREAM TUBE</t>
+  </si>
+  <si>
+    <t>5121255000200</t>
+  </si>
+  <si>
+    <t>FUSIDIC ACID 2% OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5117161900000</t>
+  </si>
+  <si>
+    <t>GLYCERIN 700 - 900 MG SUPPOSITORY</t>
+  </si>
+  <si>
+    <t>5112160300100</t>
+  </si>
+  <si>
+    <t>GLYCERYL TRINITRATE (NITROGLYCERIN) 5 MG TRANSDERMAL PATCH</t>
+  </si>
+  <si>
+    <t>5118170600200</t>
+  </si>
+  <si>
+    <t>HYDROCORTISONE 1% CREAM</t>
+  </si>
+  <si>
+    <t>5118172500000</t>
+  </si>
+  <si>
+    <t>HYDROCORTISONE BUTYRATE 0.1% CREAM</t>
+  </si>
+  <si>
+    <t>5124120900000</t>
+  </si>
+  <si>
+    <t>HYDROQUINONE 4% CREAM</t>
+  </si>
+  <si>
+    <t>5114210700300</t>
+  </si>
+  <si>
+    <t>INDOMETHACIN 100 MG SUPPOSITORY</t>
+  </si>
+  <si>
+    <t>5110181100000</t>
+  </si>
+  <si>
+    <t>KETOCONAZOLE 2% (20 MG/G) SHAMPOO</t>
+  </si>
+  <si>
+    <t>5124120100100</t>
+  </si>
+  <si>
+    <t>LACTIC ACID 16.7% + SALICYLIC ACID 16.7% CUTANEOUS SOLUTION</t>
+  </si>
+  <si>
+    <t>5114290802000</t>
+  </si>
+  <si>
+    <t>LIDOCAINE 2.5% + PRILOCAINE 2.5% CREAM</t>
+  </si>
+  <si>
+    <t>5114290800200</t>
+  </si>
+  <si>
+    <t>LIDOCAINE HCL ANHYDROUS 2% STERILE GEL</t>
+  </si>
+  <si>
+    <t>5114290800800</t>
+  </si>
+  <si>
+    <t>LIDOCAINE HCL ANHYDROUS 5% OINTMENT</t>
+  </si>
+  <si>
+    <t>5114200300700</t>
+  </si>
+  <si>
+    <t>MESALAZINE 1 G SUPPOSITORY</t>
+  </si>
+  <si>
+    <t>5117180600200</t>
+  </si>
+  <si>
+    <t>METOCLOPRAMIDE HCL 10 MG SUPPOSITORY</t>
+  </si>
+  <si>
+    <t>5110160300300</t>
+  </si>
+  <si>
+    <t>METRONIDAZOLE 0.75% TOPICAL GEL TUBE</t>
+  </si>
+  <si>
+    <t>5110181200000</t>
+  </si>
+  <si>
+    <t>MICONAZOLE NITRATE 2% ORAL GEL</t>
+  </si>
+  <si>
+    <t>5110181200500</t>
+  </si>
+  <si>
+    <t>MICONAZOLE NITRATE 2% POWDER</t>
+  </si>
+  <si>
+    <t>5110181200600</t>
+  </si>
+  <si>
+    <t>MICONAZOLE NITRATE 2% TOPICAL SOLUTION</t>
+  </si>
+  <si>
+    <t>5110181200700</t>
+  </si>
+  <si>
+    <t>MICONAZOLE NITRATE 200 MG VAGINAL OVULE</t>
+  </si>
+  <si>
+    <t>5112171100000</t>
+  </si>
+  <si>
+    <t>MINOXIDIL 2% TOPICAL SOLUTION</t>
+  </si>
+  <si>
+    <t>5112171100100</t>
+  </si>
+  <si>
+    <t>MINOXIDIL 5% TOPICAL SOLUTION</t>
+  </si>
+  <si>
+    <t>5118174900300</t>
+  </si>
+  <si>
+    <t>MOMETASONE FUROATE 0.1% CREAM</t>
+  </si>
+  <si>
+    <t>5118174900400</t>
+  </si>
+  <si>
+    <t>MOMETASONE FUROATE 0.1% OINTMENT</t>
+  </si>
+  <si>
+    <t>5124120900100</t>
+  </si>
+  <si>
+    <t>MONOBENZONE 20% CREAM</t>
+  </si>
+  <si>
+    <t>5110159700000</t>
+  </si>
+  <si>
+    <t>MUPIROCIN 2% TOPICAL OINTMENT TUBE</t>
+  </si>
+  <si>
+    <t>5110181500300</t>
+  </si>
+  <si>
+    <t>NYSTATIN 100000 IU TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5110181500200</t>
+  </si>
+  <si>
+    <t>NYSTATIN 100000 IU VAGINAL TABLET</t>
+  </si>
+  <si>
+    <t>5114200100400</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 125 Mg Suppository</t>
+  </si>
+  <si>
+    <t>5114200101100</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 500 MG SUPPOSITORY</t>
+  </si>
+  <si>
+    <t>5110171500100</t>
+  </si>
+  <si>
+    <t>PERMETHRIN 5% CREAM 30 G</t>
+  </si>
+  <si>
+    <t>5120151400000</t>
+  </si>
+  <si>
+    <t>PIMECROLIMUS 1% TOPICAL CREAM</t>
+  </si>
+  <si>
+    <t>5115151500500</t>
+  </si>
+  <si>
+    <t>RIVASTIGMINE 4.6 MG/24 HR TRANSDERMAL PATCH</t>
+  </si>
+  <si>
+    <t>5115151500600</t>
+  </si>
+  <si>
+    <t>RIVASTIGMINE 9.5 MG/24 HR TRANSDERMAL PATCH</t>
+  </si>
+  <si>
+    <t>5124120100000</t>
+  </si>
+  <si>
+    <t>SALICYLIC ACID 10% TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5124120100500</t>
+  </si>
+  <si>
+    <t>SALICYLIC ACID 2% SCALP LOTION</t>
+  </si>
+  <si>
+    <t>5124120100300</t>
+  </si>
+  <si>
+    <t>SALICYLIC ACID 5% TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5124121800000</t>
+  </si>
+  <si>
+    <t>SELENIUM SULFIDE 2.5% SHAMPOO</t>
+  </si>
+  <si>
+    <t>5313161300700</t>
+  </si>
+  <si>
+    <t>SILICONE GEL 15 G TUBE</t>
+  </si>
+  <si>
+    <t>5110150800100</t>
+  </si>
+  <si>
+    <t>SILVER SULFADIAZINE 1% TOPICAL CREAM 50 G</t>
+  </si>
+  <si>
+    <t>5120150400500</t>
+  </si>
+  <si>
+    <t>TACROLIMUS 0.03% OINTMENT</t>
+  </si>
+  <si>
+    <t>5120150400400</t>
+  </si>
+  <si>
+    <t>TACROLIMUS 0.1% OINTMENT</t>
+  </si>
+  <si>
+    <t>5110181800100</t>
+  </si>
+  <si>
+    <t>TERBINAFINE 1% CREAM</t>
+  </si>
+  <si>
+    <t>5124122000100</t>
+  </si>
+  <si>
+    <t>TRETINOIN 0.05% TOPICAL CREAM</t>
+  </si>
+  <si>
+    <t>5118170900000</t>
+  </si>
+  <si>
+    <t>TRIAMCINOLONE ACETONIDE 0.1% ORAL PASTE 5 - 10 G</t>
+  </si>
+  <si>
+    <t>5124122600300</t>
+  </si>
+  <si>
+    <t>UREA 10% CREAM 15 - 30 G</t>
+  </si>
+  <si>
+    <t>5124122600000</t>
+  </si>
+  <si>
+    <t>UREA 10% TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5124122600100</t>
+  </si>
+  <si>
+    <t>UREA 20% TOPICAL CREAM</t>
+  </si>
+  <si>
+    <t>5124122600200</t>
+  </si>
+  <si>
+    <t>UREA 20% TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5124122600400</t>
+  </si>
+  <si>
+    <t>UREA 40% TOPICAL CREAM</t>
+  </si>
+  <si>
+    <t>5124122600500</t>
+  </si>
+  <si>
+    <t>UREA 40% TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5124190001600</t>
+  </si>
+  <si>
+    <t>WHITE SOFT PARAFFIN 30 - 250 G</t>
+  </si>
+  <si>
+    <t>5129440300100</t>
+  </si>
+  <si>
+    <t>ARIPIPRAZOLE 400 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110150700200</t>
+  </si>
+  <si>
+    <t>BENZATHINE PENICILLIN 1.2 MILLION IU POWDER WITH SOLVENT FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5119190500800</t>
+  </si>
+  <si>
+    <t>CYANOCOBALAMIN (VITAMIN B12) 1 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5113160700400</t>
+  </si>
+  <si>
+    <t>ENOXAPARIN SODIUM 20 MG/0.2 ML SOLUTION FOR INJECTION 0.2 ML SYRINGE</t>
+  </si>
+  <si>
+    <t>5113160700000</t>
+  </si>
+  <si>
+    <t>ENOXAPARIN SODIUM 40 MG/0.4 ML SOLUTION FOR INJECTION 0.4 ML SYRINGE</t>
+  </si>
+  <si>
+    <t>5113160700100</t>
+  </si>
+  <si>
+    <t>ENOXAPARIN SODIUM 60 MG/0.6 ML SOLUTION FOR INJECTION 0.6 ML SYRINGE</t>
+  </si>
+  <si>
+    <t>5113160700500</t>
+  </si>
+  <si>
+    <t>ENOXAPARIN SODIUM 80 MG/0.8 ML SOLUTION FOR INJECTION 0.8 ML SYRINGE</t>
+  </si>
+  <si>
+    <t>5118150601400</t>
+  </si>
+  <si>
+    <t>FINE INSULIN PEN NEEDLES (4 MM/G 32)</t>
+  </si>
+  <si>
+    <t>5114179900500</t>
+  </si>
+  <si>
+    <t>FLUPENTIXOL DECANOATE 20 MG/ML DEPOT SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5133281200100</t>
+  </si>
+  <si>
+    <t>FLUPHENAZINE DECANOATE 25 MG/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5118190100100</t>
+  </si>
+  <si>
+    <t>GONADOTROPHIN CHORIONIC HUMAN 5000 IU POWDER FOR INJECTION AMPOULE + DILUENT</t>
+  </si>
+  <si>
+    <t>5111180500300</t>
+  </si>
+  <si>
+    <t>GOSERELIN 3.6 MG IMPLANT PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5114170200000</t>
+  </si>
+  <si>
+    <t>HALOPERIDOL (AS DECANOATE) 50 MG/ML MODIFIED-RELEASE INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114170200600</t>
+  </si>
+  <si>
+    <t>HALOPERIDOL 5 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5050150901300</t>
+  </si>
+  <si>
+    <t>HYDROXOCOBALAMIN (VITAMIN B12) 1000 MCG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5113150300500</t>
+  </si>
+  <si>
+    <t>IRON (AS SUCROSE) 100 MG/5 ML INJECTION CONCENTRATED 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5118172800000</t>
+  </si>
+  <si>
+    <t>METHYLPREDNISOLONE ACETATE 40 MG/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5133200300000</t>
+  </si>
+  <si>
+    <t>PALIPERIDONE 100 MG/ML PROLONGED-RELEASE INJECTION 1 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5133200300100</t>
+  </si>
+  <si>
+    <t>PALIPERIDONE 100 MG/ML PROLONGED-RELEASE INJECTION 1.5 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5133200301300</t>
+  </si>
+  <si>
+    <t>PALIPERIDONE 525 MG/ML PROLONGED-RELEASE INJECTION 2.625 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5114214800300</t>
+  </si>
+  <si>
+    <t>SODIUM HYALURONATE 15 - 50 MG/ML 2 - 4 ML</t>
+  </si>
+  <si>
+    <t>5110182600000</t>
+  </si>
+  <si>
+    <t>STREPTOMYCIN SULPHATE 1 G POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5118200200100</t>
+  </si>
+  <si>
+    <t>TESTOSTERONE ENANTHATE 250 MG/ML INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5118170900100</t>
+  </si>
+  <si>
+    <t>TRIAMCINOLONE ACETONIDE 40 MG/ML INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5118190600000</t>
+  </si>
+  <si>
+    <t>UROFOLLITROPIN 75 IU POWDER AND DILUENT FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5114179900400</t>
+  </si>
+  <si>
+    <t>ZUCLOPENTHIXOL ACETATE 50 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114179900200</t>
+  </si>
+  <si>
+    <t>ZUCLOPENTHIXOL DECANOATE DEPOT 200 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110191400100</t>
+  </si>
+  <si>
+    <t>ARTESUNATE 100 MG + PYRIMETHAMINE 25 MG + SULFADOXINE 500 MG TABLET FOR ADULT</t>
+  </si>
+  <si>
+    <t>5110191400200</t>
+  </si>
+  <si>
+    <t>ARTESUNATE 50 MG + PYRIMETHAMINE 25 MG + SULFADOXINE 500 MG TABLET FOR PEDIATRIC</t>
+  </si>
+  <si>
+    <t>5110190500200</t>
+  </si>
+  <si>
+    <t>CHLOROQUINE PHOSPHATE 250 MG (EQUIVALENT TO 150 MG CHLOROQUINE) TABLET</t>
+  </si>
+  <si>
+    <t>5110190200000</t>
+  </si>
+  <si>
+    <t>MEFLOQUINE 250 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110170500000</t>
+  </si>
+  <si>
+    <t>PRAZIQUANTEL 600 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110190300100</t>
+  </si>
+  <si>
+    <t>PRIMAquine 15 MG Tablet</t>
+  </si>
+  <si>
+    <t>5110190300000</t>
+  </si>
+  <si>
+    <t>PRIMAquine 7.5 MG Tablet</t>
+  </si>
+  <si>
+    <t>5110190700100</t>
+  </si>
+  <si>
+    <t>PYRIMETHAMINE 25 MG + SULFADOXINE 500 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112152300000</t>
+  </si>
+  <si>
+    <t>QUINIDINE SULPHATE 200 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110190400100</t>
+  </si>
+  <si>
+    <t>QUININE SULPHATE 300 MG TABLET</t>
+  </si>
+  <si>
+    <t>5120150100000</t>
+  </si>
+  <si>
+    <t>azaTHIOprine 50 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5120150200100</t>
+  </si>
+  <si>
+    <t>CICLOSPORIN 100 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5120150200200</t>
+  </si>
+  <si>
+    <t>CICLOSPORIN 25 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5120150200500</t>
+  </si>
+  <si>
+    <t>CICLOSPORIN 50 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5111150700400</t>
+  </si>
+  <si>
+    <t>CYCLOPHOSPHAMIDE 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5111160600000</t>
+  </si>
+  <si>
+    <t>HYDROXYUREA (HYDROXYCARBAMIDE) 500 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5111182000100</t>
+  </si>
+  <si>
+    <t>LETROZOLE 2.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5111160900000</t>
+  </si>
+  <si>
+    <t>MERCAPTOPURINE 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5111161000000</t>
+  </si>
+  <si>
+    <t>methoTREXATE 2.5 MG Tablet</t>
+  </si>
+  <si>
+    <t>5120150400100</t>
+  </si>
+  <si>
+    <t>TACROlimus 1 Mg Capsule</t>
+  </si>
+  <si>
+    <t>5120150400300</t>
+  </si>
+  <si>
+    <t>TACROLIMUS 5 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5120150400200</t>
+  </si>
+  <si>
+    <t>TACROLIMUS 500 MCG CAPSULE</t>
+  </si>
+  <si>
+    <t>5111156600000</t>
+  </si>
+  <si>
+    <t>TAMOXIFEN 20 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114150100000</t>
+  </si>
+  <si>
+    <t>ACETAZOLAMIDE 500 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5124110100000</t>
+  </si>
+  <si>
+    <t>ACETYLCHOLINE CHLORIDE 1% INTRAOCULAR SOLUTION 2 ML</t>
+  </si>
+  <si>
+    <t>5116170100200</t>
+  </si>
+  <si>
+    <t>ACETYLCYSTEINE 2 G/10 ML SOLUTION FOR INJECTION 10 ML VIAL</t>
+  </si>
+  <si>
+    <t>5110230100600</t>
+  </si>
+  <si>
+    <t>ACICLOVIR 250 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5112150100000</t>
+  </si>
+  <si>
+    <t>ADENOSINE 3 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5113170200000</t>
+  </si>
+  <si>
+    <t>ALTEPLASE 50 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110158600000</t>
+  </si>
+  <si>
+    <t>AMIKACIN 500 MG/2 ML INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5110158600100</t>
+  </si>
+  <si>
+    <t>AMIKACIN SULPHATE INJECTION 100 MG BASE</t>
+  </si>
+  <si>
+    <t>543044254</t>
+  </si>
+  <si>
+    <t>AMINOCAPROIC ACID 25 Mg Vial</t>
+  </si>
+  <si>
+    <t>5116150400000</t>
+  </si>
+  <si>
+    <t>AMINOPHYLLINE HYDRATE 25 MG/ML INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5112151100000</t>
+  </si>
+  <si>
+    <t>AMIODARONE HCL 150 MG/3ML SOLUTION FOR INJECTION 3 ML</t>
+  </si>
+  <si>
+    <t>5110980700000</t>
+  </si>
+  <si>
+    <t>AMOXICILLIN 500 MG + CLAVULANIC ACID 100 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110156700000</t>
+  </si>
+  <si>
+    <t>AMPICILLIN 1 G POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110156700100</t>
+  </si>
+  <si>
+    <t>AMPICILLIN 500 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5113170600000</t>
+  </si>
+  <si>
+    <t>ARGATROBAN 100 MG/ML SOLUTION FOR INJECTION 2.5 ML</t>
+  </si>
+  <si>
+    <t>5110191401200</t>
+  </si>
+  <si>
+    <t>ARTESUNATE 60 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5115161601000</t>
+  </si>
+  <si>
+    <t>ATROPINE SULPHATE 0.5 MG AUTOINJECTOR</t>
+  </si>
+  <si>
+    <t>5110157200500</t>
+  </si>
+  <si>
+    <t>AZITHROMYCIN 500 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5115160200100</t>
+  </si>
+  <si>
+    <t>BENZATROPINE MESILATE 1 MG/ML SOLUTION FOR INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110150700300</t>
+  </si>
+  <si>
+    <t>BENZYLPENICILLIN 600 MG (1 MILLION IU) POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5113162500000</t>
+  </si>
+  <si>
+    <t>BIVALIRUDIN 250 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5114290500800</t>
+  </si>
+  <si>
+    <t>BUPIVACAINE HCL 0.5% (100 MG/20 ML) INJECTION 20 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114290500100</t>
+  </si>
+  <si>
+    <t>BUPIVACAINE HCL 5 MG/ML INTRATHECAL SOLUTION FOR INJECTION 4 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5118240100000</t>
+  </si>
+  <si>
+    <t>CALCIUM CHLORIDE DIHYDRATE 10% INJECTION IN PRE-FILLED SYRINGE 10 ML</t>
+  </si>
+  <si>
+    <t>5118240300000</t>
+  </si>
+  <si>
+    <t>CALCIUM GLUCONATE MONOHYDRATE 10% INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110153500200</t>
+  </si>
+  <si>
+    <t>CEFAZOLIN 1 G POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110159400000</t>
+  </si>
+  <si>
+    <t>CEFEPIME 1 G POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110159400100</t>
+  </si>
+  <si>
+    <t>CEFEPIME 2 G POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110159300000</t>
+  </si>
+  <si>
+    <t>CEFOTAXIME 1 G POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5110155200000</t>
+  </si>
+  <si>
+    <t>CEFTAZIDIME 1 G POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5110155100100</t>
+  </si>
+  <si>
+    <t>CEFTRIAXONE 1 G POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5110157300200</t>
+  </si>
+  <si>
+    <t>CEFUROXIME 750 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110151800600</t>
+  </si>
+  <si>
+    <t>CIPROFLOXACIN 2 MG/ML INFUSION INTRAVENOUS 100 ML</t>
+  </si>
+  <si>
+    <t>5110152200500</t>
+  </si>
+  <si>
+    <t>CLARITHROMYCIN 500 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5110151200400</t>
+  </si>
+  <si>
+    <t>CLOXACILLIN 500 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5121160100000</t>
+  </si>
+  <si>
+    <t>DEFEROXAMINE MESILATE 500 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5118170400300</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE SODIUM PHOSPHATE 4 MG/ML SOLUTION FOR INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114181200000</t>
+  </si>
+  <si>
+    <t>DEXMEDETOMIDINE 100 MCG/ML SOLUTION FOR INJECTION 2 ML VIAL</t>
+  </si>
+  <si>
+    <t>5119160100600</t>
+  </si>
+  <si>
+    <t>DEXTROSE 50% INTRAVENOUS INFUSION 50 ML VIAL</t>
+  </si>
+  <si>
+    <t>5112150200100</t>
+  </si>
+  <si>
+    <t>DIGOXIN 250 MCG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5116162000000</t>
+  </si>
+  <si>
+    <t>DIPHENHYDRAMINE HCL 50 MG/ML INJECTION 1 ML VIAL</t>
+  </si>
+  <si>
+    <t>5115173200000</t>
+  </si>
+  <si>
+    <t>DOBUTAMINE HCL 250 MG/20 ML INTRAVENOUS INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5115173700000</t>
+  </si>
+  <si>
+    <t>DOPAMINE HCL 40 MG/ML SOLUTION FOR INJECTION 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5115170300500</t>
+  </si>
+  <si>
+    <t>EPINEPHRINE (ADRENALINE) 1 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5115170300700</t>
+  </si>
+  <si>
+    <t>EPINEPHRINE (ADRENALINE) 300 MCG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5110157000700</t>
+  </si>
+  <si>
+    <t>ERYTHROMYCIN 1 G INJECTION</t>
+  </si>
+  <si>
+    <t>5115180200000</t>
+  </si>
+  <si>
+    <t>ESMOLOL HCL 10 MG/ML SOLUTION FOR INJECTION 10 ML</t>
+  </si>
+  <si>
+    <t>5114293300000</t>
+  </si>
+  <si>
+    <t>ETOMIDATE 2 MG/ML INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5113150301300</t>
+  </si>
+  <si>
+    <t>FERRIC CARBOXYMALTOSE 50 MG/ML INJECTION 10 ML INJECTION</t>
+  </si>
+  <si>
+    <t>5113189900000</t>
+  </si>
+  <si>
+    <t>FIBRIN SEALANT DISPOSABLE KIT 2 ML</t>
+  </si>
+  <si>
+    <t>5110180700200</t>
+  </si>
+  <si>
+    <t>FLUCONAZOLE 2 MG/ML INFUSION INTRAVENOUS 100 ML</t>
+  </si>
+  <si>
+    <t>5140152500000</t>
+  </si>
+  <si>
+    <t>FLUMAZENIL 100 MCG/ML SOLUTION FOR INJECTION 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5121230300000</t>
+  </si>
+  <si>
+    <t>FLUORESCEIN SODIUM 10% (100 MG/ML) SOLUTION FOR INJECTION 5 ML</t>
+  </si>
+  <si>
+    <t>5119151000000</t>
+  </si>
+  <si>
+    <t>FUROSEMIDE 10 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5110158400600</t>
+  </si>
+  <si>
+    <t>GENTAMICIN 20 MG/2ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5110158400500</t>
+  </si>
+  <si>
+    <t>GENTAMICIN 80 MG/2ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5112160300200</t>
+  </si>
+  <si>
+    <t>GLYCERYL TRINITRATE (NITROGLYCERIN) 5 MG/ML SOLUTION FOR INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5115161100000</t>
+  </si>
+  <si>
+    <t>GLYCOPYRROLATE 200 MCG/ML INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5113160300100</t>
+  </si>
+  <si>
+    <t>HEPARIN SODIUM 5000 IU/ML SOLUTION FOR INJECTION 5 ML</t>
+  </si>
+  <si>
+    <t>5113190900100</t>
+  </si>
+  <si>
+    <t>HUMAN ALBUMIN 20% INFUSION INTRAVENOUS 50 ML</t>
+  </si>
+  <si>
+    <t>5114214800000</t>
+  </si>
+  <si>
+    <t>HYALURONIDASE 1500 IU/ML POWDER FOR INJECTION AMPOULE</t>
+  </si>
+  <si>
+    <t>5112175200000</t>
+  </si>
+  <si>
+    <t>HYDRALAZINE HCL 20 MG/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5118170600100</t>
+  </si>
+  <si>
+    <t>HYDROCORTISONE SODIUM SUCCINATE 100 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5117210700200</t>
+  </si>
+  <si>
+    <t>HYOSCINE BUTYLBROMIDE 20 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114210601000</t>
+  </si>
+  <si>
+    <t>IBUPROFEN 4 MG/ML SOLUTION FOR INJECTION 100 ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5114213800600</t>
+  </si>
+  <si>
+    <t>KETOROLAC 30 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5115182300100</t>
+  </si>
+  <si>
+    <t>LABETALOL HCL 5 MG/ML SOLUTION FOR INJECTION 20 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114151800300</t>
+  </si>
+  <si>
+    <t>LEVETIRACETAM 100 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
+  </si>
+  <si>
+    <t>5110153800000</t>
+  </si>
+  <si>
+    <t>LEVOFLOXACIN 500 MG SOLUTION FOR INFUSION 100 ML</t>
+  </si>
+  <si>
+    <t>5118160100000</t>
+  </si>
+  <si>
+    <t>LEVOTHYROXINE SODIUM 200 MCG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114290800600</t>
+  </si>
+  <si>
+    <t>LIDOCAINE HCL 1% (10 MG/ML) SOLUTION FOR INJECTION 20 ML VIAL</t>
+  </si>
+  <si>
+    <t>5114290801700</t>
+  </si>
+  <si>
+    <t>LIDOCAINE HCL ANHYDROUS 1% (100 MG/10 ML) SOLUTION FOR INJECTION 10 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5114290801800</t>
+  </si>
+  <si>
+    <t>LIDOCAINE HCL ANHYDROUS 2% (100 MG/5 ML) INJECTION 5 ML SYRINGE (PRESERVATIVE FREE)</t>
+  </si>
+  <si>
+    <t>5114290800700</t>
+  </si>
+  <si>
+    <t>LIDOCAINE HCL ANHYDROUS 2% (400 MG/20 ML) INJECTION 20 ML VIAL</t>
+  </si>
+  <si>
+    <t>5114156600000</t>
+  </si>
+  <si>
+    <t>MAGNESIUM SULPHATE 50% INJECTION 5 - 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5121161500100</t>
+  </si>
+  <si>
+    <t>METHYLENE BLUE (METHYLTHIONINIUM CHLORIDE) 10 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5118172900100</t>
+  </si>
+  <si>
+    <t>METHYLPREDNISOLONE (AS SODIUM SUCCINATE) 500 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5117180600100</t>
+  </si>
+  <si>
+    <t>METOCLOPRAMIDE HCL 5 MG/ML INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5112172100000</t>
+  </si>
+  <si>
+    <t>METOPROLOL TARTRATE 1 MG/ML INJECTION 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110160300200</t>
+  </si>
+  <si>
+    <t>METRONIDAZOLE 5 MG/ML INFUSION FOR INJECTION 100 ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5110153600200</t>
+  </si>
+  <si>
+    <t>MOXIFLOXACIN 1.6 MG/ML INTRAVENOUS INFUSION 250 ML</t>
+  </si>
+  <si>
+    <t>5114230200000</t>
+  </si>
+  <si>
+    <t>NALOXONE HCL 400 MCG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5115151200100</t>
+  </si>
+  <si>
+    <t>NEOSTIGMINE METHYLSULPHATE 0.5 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5112175800000</t>
+  </si>
+  <si>
+    <t>NITROPRUSSIDE SODIUM 50 MG INJECTION</t>
+  </si>
+  <si>
+    <t>5115172700100</t>
+  </si>
+  <si>
+    <t>NOREPINEPHRINE 1 MG/ML SOLUTION FOR INJECTION 4 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5117191300200</t>
+  </si>
+  <si>
+    <t>OMEPRAZOLE 40 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5117180400200</t>
+  </si>
+  <si>
+    <t>ONDANSETRON 2 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5114200102600</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 10 MG/ML SOLUTION FOR INJECTION 100 ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5050151100200</t>
+  </si>
+  <si>
+    <t>PARICALCITOL 5 MCG/ML IV VIAL</t>
+  </si>
+  <si>
+    <t>5050151101000</t>
+  </si>
+  <si>
+    <t>PARICALCITOL 5 MCG/ML SOLUTION FOR INJECTION 1 ML VIAL</t>
+  </si>
+  <si>
+    <t>5115171000200</t>
+  </si>
+  <si>
+    <t>PHENYLEPHRINE HCL 10 MG/ML SOLUTION FOR INJECTION 1 ML VIAL</t>
+  </si>
+  <si>
+    <t>5114150700100</t>
+  </si>
+  <si>
+    <t>PHENYTOIN SODIUM 50 MG/ML SOLUTION FOR INJECTION 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110195300200</t>
+  </si>
+  <si>
+    <t>PHYTOMENADIONE (VITAMIN K1) 10 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110195300300</t>
+  </si>
+  <si>
+    <t>PHYTOMENADIONE (VITAMIN K1) 2 MG/0.2 ML INJECTION 0.2 ML</t>
+  </si>
+  <si>
+    <t>5113190700100</t>
+  </si>
+  <si>
+    <t>PLASMA PROTEIN FRACTION 5% INJECTION 250 ML</t>
+  </si>
+  <si>
+    <t>5119180200100</t>
+  </si>
+  <si>
+    <t>POTASSIUM CHLORIDE 2 MEQ/ML INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5117162800000</t>
+  </si>
+  <si>
+    <t>POTASSIUM PHOSPHATE 2 MMOL/ML INJECTION 10 - 20 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5112161000300</t>
+  </si>
+  <si>
+    <t>PRALIDOXIME CHLORIDE 1 G POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5112151900200</t>
+  </si>
+  <si>
+    <t>PROCAINAMIDE HCL 1 G/10 ML INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114294100000</t>
+  </si>
+  <si>
+    <t>PROPOFOL 1% EMULSION FOR INJECTION 20 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5115181200000</t>
+  </si>
+  <si>
+    <t>PROPRANOLOL HCL 1 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5121160900100</t>
+  </si>
+  <si>
+    <t>PROTAMINE SULPHATE 1% SOLUTION FOR INJECTION 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110190400000</t>
+  </si>
+  <si>
+    <t>QUININE DIHYDROCHLORIDE 300 MG/ML INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5128360100000</t>
+  </si>
+  <si>
+    <t>RIFAMPICIN 300MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5116150800400</t>
+  </si>
+  <si>
+    <t>SALBUTAMOL 500 MCG/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5117150400300</t>
+  </si>
+  <si>
+    <t>SODIUM BICARBONATE 8.4% INJECTION 50 ML VIAL</t>
+  </si>
+  <si>
+    <t>5119160202900</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 3% SOLUTION FOR INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114214800600</t>
+  </si>
+  <si>
+    <t>SODIUM HYALURONATE 1% INTRAOCULAR INJECTION 0.55 ML SYRINGE</t>
+  </si>
+  <si>
+    <t>5117162200300</t>
+  </si>
+  <si>
+    <t>SODIUM PHOSPHATE 3 MMOL/ML (AS PHOSPHATE) INJECTION 10 - 15 ML</t>
+  </si>
+  <si>
+    <t>5110156700600</t>
+  </si>
+  <si>
+    <t>SULBACTAM 1 G + AMPICILLIN 2 G POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5110500500400</t>
+  </si>
+  <si>
+    <t>SULFAMETHOXAZOLE 400 MG/5 ML + TRIMETHOPRIM 80 MG/5 ML INJECTION 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5119190502100</t>
+  </si>
+  <si>
+    <t>THIAMINE (VITAMIN B1) + PYRIDOXINE (VITAMIN B6) + CYANOCOBALAMIN (VITAMIN B12) TABLET</t>
+  </si>
+  <si>
+    <t>5119190501000</t>
+  </si>
+  <si>
+    <t>THIAMINE HCL (VITAMIN B1) 100 MG/2 ML INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110183600300</t>
+  </si>
+  <si>
+    <t>THIOSULPHATE SODIUM 12.5 G SOLUTION FOR INJECTION 50 ML VIAL</t>
+  </si>
+  <si>
+    <t>5113189900100</t>
+  </si>
+  <si>
+    <t>TRANEXAMIC ACID 500 MG/5 ML INJECTION 5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5114153000500</t>
+  </si>
+  <si>
+    <t>VALPROATE SODIUM 400 MG/4 ML POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5118210200000</t>
+  </si>
+  <si>
+    <t>VASOPRESSIN 20 IU/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5112170700000</t>
+  </si>
+  <si>
+    <t>VERAPAMIL HCL 2.5 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5110183200200</t>
+  </si>
+  <si>
+    <t>VORICONAZOLE 200 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5114210400600</t>
+  </si>
+  <si>
+    <t>DICLOFENAC SODIUM 50 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5132300200100</t>
+  </si>
+  <si>
+    <t>LEVOCARNITINE 500 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5129400100500</t>
+  </si>
+  <si>
+    <t>NETUPITANT 300 MG + PALONOSETRON 0.5 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5112173300600</t>
+  </si>
+  <si>
+    <t>VALSARTAN 103 MG + SACUBITRIL 97 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5113160400100</t>
+  </si>
+  <si>
+    <t>WARFARIN SODIUM 1 MG Tablet</t>
+  </si>
+  <si>
+    <t>5114290800900</t>
+  </si>
+  <si>
+    <t>LIDOCAINE HCL 10% SPRAY BOTTLE</t>
+  </si>
+  <si>
+    <t>5124111400000</t>
+  </si>
+  <si>
+    <t>PILOCARPINE HCL 2% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>5115160600200</t>
+  </si>
+  <si>
+    <t>TROPICAMIDE 0.5% (5 MG/ML) EYE DROPS MINIMS</t>
+  </si>
+  <si>
+    <t>5115160600100</t>
+  </si>
+  <si>
+    <t>TROPICAMIDE 1% EYE DROPS BOTTLE</t>
+  </si>
+  <si>
+    <t>544094621</t>
+  </si>
+  <si>
+    <t>ADRENALINE 100 MCG / ML Syringe</t>
+  </si>
+  <si>
+    <t>5114290500000</t>
+  </si>
+  <si>
+    <t>BUPIVACAINE HCL 0.5% (100 MG/20 ML) INJECTION 20 ML VIAL</t>
+  </si>
+  <si>
+    <t>5114290500300</t>
+  </si>
+  <si>
+    <t>BUPIVACAINE HCL 2.5 MG/ML (50 MG/20 ML) SOLUTION FOR INJECTION 20 ML VIAL</t>
+  </si>
+  <si>
+    <t>5115170300400</t>
+  </si>
+  <si>
+    <t>EPINEPHRINE (ADRENALINE) 1 IN 10 000 (1 MG/10 ML) SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 10 ML</t>
+  </si>
+  <si>
+    <t>5115170300800</t>
+  </si>
+  <si>
+    <t>EPINEPHRINE (ADRENALINE) 150 MCG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5114310300100</t>
+  </si>
+  <si>
+    <t>ACETYLSALICYLIC ACID 81 MG CHEWABLE TABLET</t>
+  </si>
+  <si>
+    <t>5110199900000</t>
+  </si>
+  <si>
+    <t>ARTEMETHER 20 MG + LUMEFANTRINE 120 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110199900100</t>
+  </si>
+  <si>
+    <t>ARTEMETHER 40 MG + LUMEFANTRINE 240 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110199900200</t>
+  </si>
+  <si>
+    <t>ARTEMETHER 60 MG + LUMEFANTRINE 360 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110199900300</t>
+  </si>
+  <si>
+    <t>ARTEMETHER 80 MG+ LUMEFANTRINE 480 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110191401000</t>
+  </si>
+  <si>
+    <t>ARTESUNATE 100 MG + MEFLOQUINE 220 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110191401100</t>
+  </si>
+  <si>
+    <t>ARTESUNATE 200 MG + MEFLOQUINE 440 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110191400800</t>
+  </si>
+  <si>
+    <t>ARTESUNATE 25 MG + MEFLOQUINE 55 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110191400900</t>
+  </si>
+  <si>
+    <t>ARTESUNATE 50 MG + MEFLOQUINE 110 MG TABLET</t>
+  </si>
+  <si>
+    <t>5113170000200</t>
+  </si>
+  <si>
+    <t>AVATROMBOPAG 20 MG TABLET</t>
+  </si>
+  <si>
+    <t>5128360300100</t>
+  </si>
+  <si>
+    <t>BEDAQUILINE 100 MG TABLET</t>
+  </si>
+  <si>
+    <t>5124123500000</t>
+  </si>
+  <si>
+    <t>CALCITRIOL 0.25 MCG CAPSULE</t>
+  </si>
+  <si>
+    <t>5124123500100</t>
+  </si>
+  <si>
+    <t>CALCITRIOL 0.5 MCG CAPSULE</t>
+  </si>
+  <si>
+    <t>5110151200200</t>
+  </si>
+  <si>
+    <t>CLOXACILLIN 500 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5118189900200</t>
+  </si>
+  <si>
+    <t>CYPROTERONE ACETATE 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5118170400700</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 2 MG TABLET</t>
+  </si>
+  <si>
+    <t>5118170400600</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 4 MG TABLET</t>
+  </si>
+  <si>
+    <t>5117160200000</t>
+  </si>
+  <si>
+    <t>DOCUSATE SODIUM 100 Mg Capsule</t>
+  </si>
+  <si>
+    <t>5134381100000</t>
+  </si>
+  <si>
+    <t>DOLUTEGRAVIR 50 MG + LAMIVUDINE 300 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110239700000</t>
+  </si>
+  <si>
+    <t>DOLUTEGRAVIR 50 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5113181700100</t>
+  </si>
+  <si>
+    <t>ELTROMBOPAG OLAMINE 25 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5113181700000</t>
+  </si>
+  <si>
+    <t>ELTROMBOPAG OLAMINE 50 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5120154200100</t>
+  </si>
+  <si>
+    <t>FINGOLIMOD 0.5 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5115164200000</t>
+  </si>
+  <si>
+    <t>FLAVOXATE HCL 100 MG TABLET</t>
+  </si>
+  <si>
+    <t>5135200600000</t>
+  </si>
+  <si>
+    <t>LEVONORGESTREL 30 MCG TABLET</t>
+  </si>
+  <si>
+    <t>5139172900000</t>
+  </si>
+  <si>
+    <t>MIDODRINE 2.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5128401200000</t>
+  </si>
+  <si>
+    <t>MINOCYCLINE 100 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5117190800000</t>
+  </si>
+  <si>
+    <t>MISOPROSTOL 200 MCG TABLET</t>
+  </si>
+  <si>
+    <t>5118180700500</t>
+  </si>
+  <si>
+    <t>NORGESTIMATE 250 MCG + ETHINYLESTRADIOL 35 MCG TABLET</t>
+  </si>
+  <si>
+    <t>5111202100200</t>
+  </si>
+  <si>
+    <t>PALBOCICLIB 100 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5135160900500</t>
+  </si>
+  <si>
+    <t>PALBOCICLIB 75 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112176000200</t>
+  </si>
+  <si>
+    <t>PERINDOPRIL ARGININE 10 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5118160700200</t>
+  </si>
+  <si>
+    <t>POTASSIUM IODIDE 130 MG TABLET</t>
+  </si>
+  <si>
+    <t>5118160700300</t>
+  </si>
+  <si>
+    <t>POTASSIUM IODIDE 65 MG TABLET</t>
+  </si>
+  <si>
+    <t>5142210100400</t>
+  </si>
+  <si>
+    <t>PREDNISONE 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5142210100100</t>
+  </si>
+  <si>
+    <t>PREDNISONE 20 MG TABLET</t>
+  </si>
+  <si>
+    <t>5143270500100</t>
+  </si>
+  <si>
+    <t>RAMIPRIL 10 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114170400900</t>
+  </si>
+  <si>
+    <t>risperiDONE 1 MG Tablet</t>
+  </si>
+  <si>
+    <t>5121240100000</t>
+  </si>
+  <si>
+    <t>SILDENAFIL 20 MG Tablet</t>
+  </si>
+  <si>
+    <t>5118159900900</t>
+  </si>
+  <si>
+    <t>SITAGLIPTIN 25 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5118159900200</t>
+  </si>
+  <si>
+    <t>SITAGLIPTIN 50 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5114240200000</t>
+  </si>
+  <si>
+    <t>SUMATRIPTAN 50 MG TABLET</t>
+  </si>
+  <si>
+    <t>5141350600200</t>
+  </si>
+  <si>
+    <t>TADALAFIL 5 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5120156700000</t>
+  </si>
+  <si>
+    <t>TERIFLUNOMIDE 14 MG Tablet</t>
+  </si>
+  <si>
+    <t>5116150500600</t>
+  </si>
+  <si>
+    <t>THEOPHYLLINE 200 MG MODIFIED-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5134230100000</t>
+  </si>
+  <si>
+    <t>VALACICLOVIR 500 MG TABLET</t>
+  </si>
+  <si>
+    <t>5112173300400</t>
+  </si>
+  <si>
+    <t>VALSARTAN 26 MG + SACUBITRIL 24 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5112173300500</t>
+  </si>
+  <si>
+    <t>VALSARTAN 51 MG + SACUBITRIL 49 MG FILM-COATED TABLET</t>
+  </si>
+  <si>
+    <t>5119190500100</t>
+  </si>
+  <si>
+    <t>VITAMINS (A + B1 + B2 + B3 + C + D3) TABLET</t>
+  </si>
+  <si>
+    <t>5110183200100</t>
+  </si>
+  <si>
+    <t>VORiconazole 200 Mg Tablet</t>
+  </si>
+  <si>
+    <t>5113160400200</t>
+  </si>
+  <si>
+    <t>WARFARIN SODIUM 2 MG Tablet</t>
+  </si>
+  <si>
+    <t>5113160400500</t>
+  </si>
+  <si>
+    <t>WARFARIN SODIUM 5 MG Tablet</t>
+  </si>
+  <si>
+    <t>5119190506700</t>
+  </si>
+  <si>
+    <t>ALFACALCIDOL 1 MCG/0.5 ML INJECTION 0.5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110156700300</t>
+  </si>
+  <si>
+    <t>AMPICILLIN SODIUM + SULBACTAM SODIUM 1.5 G FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5110190800100</t>
+  </si>
+  <si>
+    <t>ARTEMETHER 80 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5115161600600</t>
+  </si>
+  <si>
+    <t>ATROPINE SULPHATE 0.5 MG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 5 ML</t>
+  </si>
+  <si>
+    <t>5114300500200</t>
+  </si>
+  <si>
+    <t>BRIVARACETAM 10 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
+  </si>
+  <si>
+    <t>5110151200300</t>
+  </si>
+  <si>
+    <t>CLOXACILLIN 250 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5113161500000</t>
+  </si>
+  <si>
+    <t>FONDAPARINUX 2.5 MG/0.5 ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5110233900100</t>
+  </si>
+  <si>
+    <t>GANCICLOVIR 500 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5120180600100</t>
+  </si>
+  <si>
+    <t>HUMAN NORMAL IMMUNOGLOBULIN 5% (50 MG/ML) INTRAVENOUS SOLUTION FOR INJECTION 50 ML VIAL</t>
+  </si>
+  <si>
+    <t>5110154900300</t>
+  </si>
+  <si>
+    <t>LINEZOLID 600 MG/300 ML INTRAVENOUS INFUSION 300 ML BAG</t>
+  </si>
+  <si>
+    <t>5114230200100</t>
+  </si>
+  <si>
+    <t>NALOXONE HCL 20 MCG/ML SOLUTION FOR INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110200500100</t>
+  </si>
+  <si>
+    <t>RIFAMPICIN 600 MG POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5119160500100</t>
+  </si>
+  <si>
+    <t>STERILE WATER FOR INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5112177500200</t>
+  </si>
+  <si>
+    <t>TIROFIBAN 0.25 MG/ML SOLUTION FOR INFUSION 50 ML</t>
+  </si>
+  <si>
+    <t>5113180203600</t>
+  </si>
+  <si>
+    <t>ANTIHEMOPHILIC FACTOR IX (RECOMBINANT LONG ACTING) INJECTION 250 IU</t>
+  </si>
+  <si>
+    <t>5113180202700</t>
+  </si>
+  <si>
+    <t>ANTIHEMOPHILIC FACTOR IX (RECOMBINANT LONG ACTING) POWDER FOR SOLUTION INJECTION 1000 IU VIAL</t>
+  </si>
+  <si>
+    <t>5113180202100</t>
+  </si>
+  <si>
+    <t>ANTIHEMOPHILIC FACTOR VIII (RECOMBINANT LONG ACTING) INJECTION 1000 IU</t>
+  </si>
+  <si>
+    <t>5113180202200</t>
+  </si>
+  <si>
+    <t>ANTIHEMOPHILIC FACTOR VIII (RECOMBINANT LONG ACTING) INJECTION 500 IU</t>
+  </si>
+  <si>
+    <t>5115200100000</t>
+  </si>
+  <si>
+    <t>ATRACURIUM BESILATE 10 MG/ML SOLUTION FOR INJECTION 2.5 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5110150300500</t>
+  </si>
+  <si>
+    <t>CHLORAMPHENICOL 0.5% EYE DROPS 0.5 ML UNIT DOSE</t>
+  </si>
+  <si>
+    <t>5110150400100</t>
+  </si>
+  <si>
+    <t>CLINDAMYCIN 150 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5115160500100</t>
+  </si>
+  <si>
+    <t>CYCLOPENTOLATE HCL 0.5% EYE DROPS 0.5 ML UNIT DOSE</t>
+  </si>
+  <si>
+    <t>5128160900000</t>
+  </si>
+  <si>
+    <t>DAPTOMYCIN 500 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5118210100000</t>
+  </si>
+  <si>
+    <t>DESMOPRESSIN ACETATE 4 MCG/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5121160300000</t>
+  </si>
+  <si>
+    <t>DIGOXIN-SPECIFIC ANTIBODY FRAGMENT FAB 40 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5120210100400</t>
+  </si>
+  <si>
+    <t>DIPHTHERIA + TETANUS + ACELLULAR PERTUSSIS (DTAP) DIPHTHERIA NOT LESS THAN 30 IU/DOSES TETANUS NOT LESS THAN 40 IU/DOSES PERTUSSIS NOT LESS THAN 10 MCG + HEPATITIS B ENHANCED + INACTIVATED POLIO (IPV) + HAEMOPHILUS INFLUENZA TYPE B (HIB) VACCINE SINGLE DOSE 0.5 ML VIAL</t>
+  </si>
+  <si>
+    <t>5113150601900</t>
+  </si>
+  <si>
+    <t>EPOETIN ALFA 10000 IU SOLUTION FOR INJECTION 1 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5113150800000</t>
+  </si>
+  <si>
+    <t>EPOETIN ALFA 2000 IU SOLUTION FOR INJECTION 0.5 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5113150601400</t>
+  </si>
+  <si>
+    <t>EPOETIN ALFA 4000 IU SOLUTION FOR INJECTION 0.4 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5113150600500</t>
+  </si>
+  <si>
+    <t>EPOETIN ALFA 40000 IU SOLUTION FOR INJECTION 1 ML IN PRE-FILLED SYRINGE</t>
+  </si>
+  <si>
+    <t>5132159900000</t>
+  </si>
+  <si>
+    <t>EVOLOCUMAB 140 MG/ML SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5120180200300</t>
+  </si>
+  <si>
+    <t>FILGRASTIM 30 MU (300 MCG) SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 0.5 ML</t>
+  </si>
+  <si>
+    <t>5120160800200</t>
+  </si>
+  <si>
+    <t>HAEMOPHILUS INFLUENZAE B VACCINE 10 MCG/0.5 ML INJECTION</t>
+  </si>
+  <si>
+    <t>5120162600100</t>
+  </si>
+  <si>
+    <t>HEPATITIS A VACCINE SINGLE DOSE VIAL FOR ADOLESCENT AND ADULT</t>
+  </si>
+  <si>
+    <t>5120162600000</t>
+  </si>
+  <si>
+    <t>HEPATITIS A VACCINE SINGLE DOSE VIAL FOR CHILDREN</t>
+  </si>
+  <si>
+    <t>5120160700200</t>
+  </si>
+  <si>
+    <t>HEPATITIS B IMMUNOGLOBULIN 100 IU/2 ML FOR INTRAVENOUS INJECTION</t>
+  </si>
+  <si>
+    <t>5120160700000</t>
+  </si>
+  <si>
+    <t>HEPATITIS B VACCINE FOR ADOLESCENT AND ADULT VIAL</t>
+  </si>
+  <si>
+    <t>5120160700300</t>
+  </si>
+  <si>
+    <t>HEPATITIS B VACCINE FOR PEDIATRIC VIAL</t>
+  </si>
+  <si>
+    <t>5120165000000</t>
+  </si>
+  <si>
+    <t>HERPES ZOSTER INACTIVATED VACCINE SINGLE DOSE 0.5 ML INJECTION</t>
+  </si>
+  <si>
+    <t>5113180100400</t>
+  </si>
+  <si>
+    <t>HUMAN FIBRINOGEN 2 G POWDER FOR INFUSION VIAL</t>
+  </si>
+  <si>
+    <t>5118150604000</t>
+  </si>
+  <si>
+    <t>INSULIN DEGLUDEC 100 IU/ML SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5118150600900</t>
+  </si>
+  <si>
+    <t>INSULIN GLARGINE 100 IU/ML INJECTION IN 3 ML IN PRE-FILLED PEN</t>
+  </si>
+  <si>
+    <t>5118150600400</t>
+  </si>
+  <si>
+    <t>INSULIN HUMAN NPH (30/70) ISOPHANE SOLUBLE 100 IU/ML 10 ML VIAL</t>
+  </si>
+  <si>
+    <t>5115170600000</t>
+  </si>
+  <si>
+    <t>ISOPRENALINE HCL 0.2 MG/ML SOLUTION FOR INJECTION AMPOULE</t>
+  </si>
+  <si>
+    <t>5120162800100</t>
+  </si>
+  <si>
+    <t>MEASLES + MUMPS + RUBELLA (MMR) VACCINE POWDER IN PRE-FILLED INJECTION + DILUENT</t>
+  </si>
+  <si>
+    <t>5120160900000</t>
+  </si>
+  <si>
+    <t>MEASLES FREEZE DRIED LIVE-ATTENUATED VACCINE SINGLE DOSE 0.5 ML INJECTION</t>
+  </si>
+  <si>
+    <t>5120161000000</t>
+  </si>
+  <si>
+    <t>MENINGOCOCCAL CONJUGATE VACCINE (GROUP A + C + Y + W-135) SOLUTION FOR INJECTION SINGLE DOSE</t>
+  </si>
+  <si>
+    <t>5118230400300</t>
+  </si>
+  <si>
+    <t>OCTREOTIDE ACETATE 0.1 MG/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5118220300100</t>
+  </si>
+  <si>
+    <t>OXYTOCIN 5 IU/ML SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5117230000100</t>
+  </si>
+  <si>
+    <t>PATIROMER 16.8 G SACHET</t>
+  </si>
+  <si>
+    <t>5118240000100</t>
+  </si>
+  <si>
+    <t>PATIROMER 8.4 G SACHET</t>
+  </si>
+  <si>
+    <t>5120180300100</t>
+  </si>
+  <si>
+    <t>PEGFILGRASTIM (GCSF) 6 MG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 0.6 ML (PRESERVATIVE FREE)</t>
+  </si>
+  <si>
+    <t>5126260900000</t>
+  </si>
+  <si>
+    <t>PHENTOLAMINE MESILATE 10 MG/ML INJECTION 1 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5120161500000</t>
+  </si>
+  <si>
+    <t>PNEUMOCOCCAL POLYSACCHARIDE CONJUGATE VACCINE 13 VALENT INJECTION 0.5 ML SINGLE DOSE</t>
+  </si>
+  <si>
+    <t>5120161500100</t>
+  </si>
+  <si>
+    <t>PNEUMOCOCCAL POLYSACCHARIDE VACCINE 23 VALENT 25 MCG/0.5 ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE SINGLE DOSE</t>
+  </si>
+  <si>
+    <t>5113180201300</t>
+  </si>
+  <si>
+    <t>PROTHROMBIN COMPLEX [(FACTOR IIVIIIXX) PROTEIN C AND PROTEIN S] INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5127191300000</t>
+  </si>
+  <si>
+    <t>PROXYMETACAINE HCL (PROPARACAINE) 0.5% EYE DROPS</t>
+  </si>
+  <si>
+    <t>5120161700100</t>
+  </si>
+  <si>
+    <t>RABIES ANTISERUM OF ANIMAL ORIGIN NOT LESS THAN 200 IU/ML INJECTION 5 - 10 ML AMPOULE OR VIAL</t>
+  </si>
+  <si>
+    <t>5120161700300</t>
+  </si>
+  <si>
+    <t>RABIES VIRUS VACCINE NOT LESS THAN 2.5 IU SINGLE DOSE VIAL</t>
+  </si>
+  <si>
+    <t>5119201400000</t>
+  </si>
+  <si>
+    <t>RASBURICASE 1.5 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5119201400100</t>
+  </si>
+  <si>
+    <t>RASBURICASE 7.5 MG POWDER FOR INJECTION VIAL</t>
+  </si>
+  <si>
+    <t>5113171600000</t>
+  </si>
+  <si>
+    <t>RETEPLASE 10 IU (17.4 MG) POWDER FOR INJECTION VIAL + DILUENT</t>
+  </si>
+  <si>
+    <t>5115200300200</t>
+  </si>
+  <si>
+    <t>ROCURONIUM BROMIDE 10 MG/ML INJECTION 5 ML VIAL</t>
+  </si>
+  <si>
+    <t>5121161600000</t>
+  </si>
+  <si>
+    <t>SCORPION ANTI-VENOM POLYVALENT SOLUTION FOR INJECTION 1 ML</t>
+  </si>
+  <si>
+    <t>5121161600100</t>
+  </si>
+  <si>
+    <t>SNAKE ANTI-VENOM POLYVALENT SOLUTION FOR INJECTION 10 ML</t>
+  </si>
+  <si>
+    <t>5115191100000</t>
+  </si>
+  <si>
+    <t>SUXAMETHONIUM CHLORIDE 100 MG/2 ML INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5120162100100</t>
+  </si>
+  <si>
+    <t>TETANUS ANTI-TOXIN 1500 IU AMPOULE</t>
+  </si>
+  <si>
+    <t>5120162100300</t>
+  </si>
+  <si>
+    <t>TETANUS VACCINE EACH 0.5 ML DOSE CONTAINS NOT LESS THAN 40 - 60 IU OF PURIFIED TETANUS TOXOID ADSORBED (5 - 10 DOSES)</t>
+  </si>
+  <si>
+    <t>5120162100200</t>
+  </si>
+  <si>
+    <t>TETANUS VACCINE SINGLE DOSE</t>
+  </si>
+  <si>
+    <t>5110209900000</t>
+  </si>
+  <si>
+    <t>TUBERCULIN PPD SKIN TEST 5 TU/0.1 ML INJECTION</t>
+  </si>
+  <si>
+    <t>5120162400000</t>
+  </si>
+  <si>
+    <t>VARICELLA ZOSTER VIRUS (CHICKEN POX VACCINE) LIVE ATTENUATED VACCINE FOR SUBCUTANEOUS INJECTION</t>
+  </si>
+  <si>
+    <t>5117151100000</t>
+  </si>
+  <si>
+    <t>ALUMINUM HYDROXIDE 320 MG/5 ML ORAL SUSPENSION</t>
+  </si>
+  <si>
+    <t>5110980600200</t>
+  </si>
+  <si>
+    <t>AMOXICILLIN 400 MG/5 ML + CLAVULANIC ACID 57 MG/5 ML POWDER FOR ORAL SUSPENSION</t>
+  </si>
+  <si>
+    <t>5110157300700</t>
+  </si>
+  <si>
+    <t>CEFUROXIME AXETIL 125 MG/5 ML POWDER FOR ORAL SUSPENSION</t>
+  </si>
+  <si>
+    <t>5116163000400</t>
+  </si>
+  <si>
+    <t>CHLORPHENIRAMINE MALEATE 0.4 MG/ML + PSEUDOEPHEDRINE HCL 6 MG/ML ORAL LIQUID</t>
+  </si>
+  <si>
+    <t>5116189000400</t>
+  </si>
+  <si>
+    <t>DIPHENHYDRAMINE HCL 7 MG/5 ML + MENTHOL 550 MCG/5 ML + SODIUM CITRATE 28.5 MG/5 ML ORAL SOLUTION</t>
+  </si>
+  <si>
+    <t>5116160600000</t>
+  </si>
+  <si>
+    <t>LORATADINE 5 MG/5 ML ORAL SYRUP</t>
+  </si>
+  <si>
+    <t>5110200500400</t>
+  </si>
+  <si>
+    <t>RIFAMPICIN 100 MG/5 ML ORAL LIQUID</t>
+  </si>
+  <si>
+    <t>5110250001700</t>
+  </si>
+  <si>
+    <t>DEXAMETHASONE 1 MG/ML + NEOMYCIN SULPHATE 5 MG/ML EYE DROPS</t>
+  </si>
+  <si>
+    <t>5118240300200</t>
+  </si>
+  <si>
+    <t>CALCIUM GLUCONATE 2.5% TOPICAL GEL</t>
+  </si>
+  <si>
+    <t>5114250200600</t>
+  </si>
+  <si>
+    <t>CARBIDOPA 5 MG + LEVODOPA 20 MG/ML 100 ML INTESTINAL GEL</t>
+  </si>
+  <si>
+    <t>5110233900200</t>
+  </si>
+  <si>
+    <t>GANCICLOVIR 0.15% EYE GEL</t>
+  </si>
+  <si>
+    <t>5110171500000</t>
+  </si>
+  <si>
+    <t>PERMETHRIN 1% CREAM 30 G</t>
+  </si>
+  <si>
+    <t>5124120100200</t>
+  </si>
+  <si>
+    <t>SALICYLIC ACID 20% TOPICAL OINTMENT</t>
+  </si>
+  <si>
+    <t>5110150800200</t>
+  </si>
+  <si>
+    <t>SILVER SULFADIAZINE 1% TOPICAL CREAM 200 - 500 G</t>
+  </si>
+  <si>
+    <t>5124122000000</t>
+  </si>
+  <si>
+    <t>TRETINOIN 0.025% TOPICAL CREAM</t>
+  </si>
+  <si>
+    <t>5118170900200</t>
+  </si>
+  <si>
+    <t>TRIAMCINOLONE ACETONIDE 0.1% OINTMENT</t>
+  </si>
+  <si>
+    <t>5124130300100</t>
+  </si>
+  <si>
+    <t>ZINC OXIDE 10% CREAM</t>
+  </si>
+  <si>
+    <t>5124130301700</t>
+  </si>
+  <si>
+    <t>ZINC OXIDE 15% CREAM</t>
+  </si>
+  <si>
+    <t>5110239900100</t>
+  </si>
+  <si>
+    <t>ENTECAVIR 0.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5110239900200</t>
+  </si>
+  <si>
+    <t>ENTECAVIR 1 MG TABLET</t>
+  </si>
+  <si>
+    <t>5135160900800</t>
+  </si>
+  <si>
+    <t>PALBociclib 125 Mg Capsule</t>
+  </si>
+  <si>
+    <t>5111220200000</t>
+  </si>
+  <si>
+    <t>SORAFENIB 200 MG TABLET</t>
+  </si>
+  <si>
+    <t>5111200900600</t>
+  </si>
+  <si>
+    <t>SUNITINIB 12.5 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5111200900200</t>
+  </si>
+  <si>
+    <t>SUNITINIB 25 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5111189700100</t>
+  </si>
+  <si>
+    <t>SUNITINIB 50 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5110233200300</t>
+  </si>
+  <si>
+    <t>TENOFOVIR ALAFENAMIDE 25 MG TABLET</t>
+  </si>
+  <si>
+    <t>5121161900100</t>
+  </si>
+  <si>
+    <t>CALCIUM EDETATE DISODIUM 1 G/10 ML SOLUTION FOR INJECTION 10 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5121160400100</t>
+  </si>
+  <si>
+    <t>DIMERCAPROL 50 MG/ML SOLUTION FOR INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5117231300000</t>
+  </si>
+  <si>
+    <t>FOMEPIZOLE 1.5 G / 1.5 ML (1 G/ML) INJECTION 1.5 ML VIAL</t>
+  </si>
+  <si>
+    <t>5124111300000</t>
+  </si>
+  <si>
+    <t>PHYSOSTIGMINE 1 MG/ML SOLUTION FOR INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5119190503000</t>
+  </si>
+  <si>
+    <t>PYRIDOXINE HCL (VITAMIN B6) 100 MG/ML INJECTION 1 ML VIAL</t>
+  </si>
+  <si>
     <t>5110239700100</t>
   </si>
   <si>
     <t>ABACAVIR 600 MG + DOLUTEGRAVIR 50 MG + LAMIVUDINE 300 MG TABLET</t>
   </si>
   <si>
+    <t>5120150300400</t>
+  </si>
+  <si>
+    <t>MYCOPHENOLATE SODIUM 180 MG GASTRO-RESISTANT TABLET</t>
+  </si>
+  <si>
+    <t>5121161000100</t>
+  </si>
+  <si>
+    <t>CALCIUM POLYSTYRENE SULFONATE 999.3 MG/G POWDER</t>
+  </si>
+  <si>
+    <t>5114320200500</t>
+  </si>
+  <si>
+    <t>NICOTINE 21 MG/24 HR TRANSDERMAL PATCH</t>
+  </si>
+  <si>
+    <t>5114320200600</t>
+  </si>
+  <si>
+    <t>NICOTINE 7 MG/24 HR TRANSDERMAL PATCH</t>
+  </si>
+  <si>
+    <t>5119160000400</t>
+  </si>
+  <si>
+    <t>ORAL REHYDRATION SALT POWDER SACHET</t>
+  </si>
+  <si>
+    <t>5114200102300</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 100 MG SUPPOSITORY</t>
+  </si>
+  <si>
+    <t>5115170300000</t>
+  </si>
+  <si>
+    <t>RACEPINEPHRINE 2.25% INHALATION SOLUTION 0.5 ML UNIT DOSE VIAL</t>
+  </si>
+  <si>
+    <t>5117320000100</t>
+  </si>
+  <si>
+    <t>STERCULA 62% + FRANGULA 8% 7 G GRANULES</t>
+  </si>
+  <si>
     <t>5134311000300</t>
   </si>
   <si>
     <t>ABACAVIR 600 MG + LAMIVUDINE 300 MG TABLET</t>
   </si>
   <si>
+    <t>5120159900300</t>
+  </si>
+  <si>
+    <t>ABATACEPT 125MG SOLUTION FOR INJECTION</t>
+  </si>
+  <si>
     <t>5120159900100</t>
   </si>
   <si>
     <t>ABATACEPT 250 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111180000700</t>
   </si>
   <si>
     <t>ABEMACICLIB 100 MG TABLET</t>
   </si>
   <si>
     <t>5111180000500</t>
   </si>
   <si>
     <t>ABEMACICLIB 150 MG TABLET</t>
   </si>
   <si>
     <t>5111183000000</t>
   </si>
   <si>
     <t>ABIRATERONE ACETATE 250 MG TABLET</t>
   </si>
   <si>
     <t>5111202600100</t>
   </si>
   <si>
     <t>ACALABRUTINIB 100 MG CAPSULE</t>
   </si>
   <si>
     <t>5114320900000</t>
   </si>
   <si>
     <t>ACAMPROSATE CALCIUM 333 MG PROLONGED-RELEASE TABLET</t>
   </si>
   <si>
-    <t>5114150100200</t>
-[...40 lines deleted...]
-  <si>
     <t>5110230100500</t>
   </si>
   <si>
     <t>ACICLOVIR 200 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5110230100600</t>
-[...32 lines deleted...]
-    <t>ACITRETIN 25 MG CAPSULE</t>
+    <t>5121161800100</t>
+  </si>
+  <si>
+    <t>ACTIVATED CHARCOAL POWDER</t>
   </si>
   <si>
     <t>5121161800000</t>
   </si>
   <si>
     <t>ACTIVATED CHARCOAL TABLET</t>
   </si>
   <si>
     <t>5114214500400</t>
   </si>
   <si>
     <t>ADALIMUMAB 40 MG/(0.4 - 0.8ML) IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5114214500000</t>
   </si>
   <si>
     <t>ADALIMUMAB 40 MG/(0.4 - 0.8ML) IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5124123300000</t>
-[...10 lines deleted...]
-  <si>
     <t>5111201200000</t>
   </si>
   <si>
     <t>AFATINIB 40 MG TABLET</t>
   </si>
   <si>
     <t>5124119900100</t>
   </si>
   <si>
     <t>AFLIBERCEPT 40 MG/ML SOLUTION FOR INTRAVITREAL INJECTION VIAL</t>
   </si>
   <si>
     <t>5117197300200</t>
   </si>
   <si>
     <t>AGALSIDASE ALFA 1 MG/ML SOLUTION FOR INJECTION 3.5 ML VIAL</t>
   </si>
   <si>
-    <t>5110170100100</t>
-[...8 lines deleted...]
-    <t>ALbendazole 400 MG Tablet</t>
+    <t>5117197300300</t>
+  </si>
+  <si>
+    <t>AGALSIDASE BETA 35 MG INJECTION 7 ML VIAL</t>
+  </si>
+  <si>
+    <t>5117197300100</t>
+  </si>
+  <si>
+    <t>AGALSIDASE BETA 5 MG INJECTION 1 ML VIAL</t>
+  </si>
+  <si>
+    <t>5110170100107</t>
+  </si>
+  <si>
+    <t>ALbendazole 100 MG/5 Ml Suspension</t>
   </si>
   <si>
     <t>5116169900100</t>
   </si>
   <si>
     <t>ALCAFTADINE 0.25% EYE DROPS</t>
   </si>
   <si>
     <t>5111182500600</t>
   </si>
   <si>
     <t>ALECTINIB 150 MG CAPSULE</t>
   </si>
   <si>
-    <t>5118240600100</t>
-[...46 lines deleted...]
-  <si>
     <t>5050151200600</t>
   </si>
   <si>
     <t>ALPHA TOCOPHERYL ACETATE (VITAMIN E) 500 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5113170200000</t>
-[...2 lines deleted...]
-    <t>ALTEPLASE 50 MG POWDER FOR INJECTION VIAL</t>
+    <t>5114191900100</t>
+  </si>
+  <si>
+    <t>ALPRAZOLAM 0.25MG TABLET</t>
+  </si>
+  <si>
+    <t>5114191900000</t>
+  </si>
+  <si>
+    <t>ALPRAZOLAM 0.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>551032180</t>
+  </si>
+  <si>
+    <t>ALUMINIUM HYDROXIDE 4 %/120 Ml Bottle</t>
   </si>
   <si>
     <t>5117151100300</t>
   </si>
   <si>
     <t>ALUMINUM CHLORIDE HEXAHYDRATE 20% APPLICATION</t>
   </si>
   <si>
-    <t>5117151100200</t>
-[...32 lines deleted...]
-    <t>AMILORIDE 5 MG + HYDROCHLOROTHIAZIDE 50 MG TABLET</t>
+    <t>548034520</t>
+  </si>
+  <si>
+    <t>AMINO ACID MIXTURE FOR HEPATIC FAILURE 5 %/250 Ml Solution</t>
   </si>
   <si>
     <t>5119190200400</t>
   </si>
   <si>
     <t>AMINO ACIDS 10% PARENTERAL NUTRITION 100 ML BOTTLE FOR NEONATE AND INFANT</t>
   </si>
   <si>
     <t>5119190200700</t>
   </si>
   <si>
     <t>AMINO ACIDS 15% INTRAVENOUS INFUSION 500 ML BOTTLE FOR ADULT</t>
   </si>
   <si>
-    <t>5116150400000</t>
-[...16 lines deleted...]
-  <si>
     <t>5114160100000</t>
   </si>
   <si>
     <t>AMITRIPTYLINE HCL 50 MG TABLET</t>
   </si>
   <si>
-    <t>5130260200000</t>
-[...22 lines deleted...]
-  <si>
     <t>5110180100000</t>
   </si>
   <si>
     <t>AMPHOTERICIN B (AS LIPOSOMAL) 50 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5110180100100</t>
   </si>
   <si>
     <t>AMPHOTERICIN B 50 MG POWDER FOR INJECTION</t>
   </si>
   <si>
-    <t>5110156700000</t>
-[...16 lines deleted...]
-  <si>
     <t>5119190500600</t>
   </si>
   <si>
     <t>AMYLASE 8000 PHEUR UNITS + LIPASE 10000 PHEUR UNITS + PROTEASE 600 PHEUR UNITS CAPSULE</t>
   </si>
   <si>
     <t>5113171500000</t>
   </si>
   <si>
     <t>ANAGRELIDE HCL 500 MCG CAPSULE</t>
   </si>
   <si>
     <t>5128310100000</t>
   </si>
   <si>
     <t>ANIDULAFUNGIN 100 MG POWDER FOR INFUSION</t>
   </si>
   <si>
+    <t>1581445</t>
+  </si>
+  <si>
+    <t>Anifrolumab 150 mg/ml Vial  2 ML/Vial</t>
+  </si>
+  <si>
     <t>5134270500300</t>
   </si>
   <si>
     <t>ANIFROLUMAB 300 MG/2 ML INJECTION VIAL</t>
   </si>
   <si>
     <t>5120180500200</t>
   </si>
   <si>
     <t>ANTI-D [RHO] IMMUNOGLOBULIN 1500 IU (300 MCG) SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5120151600200</t>
   </si>
   <si>
     <t>ANTI-HUMAN THYMOCYTE IMMUNOGLOBULIN (RABBIT) 5 MG/ML INJECTION 5 ML VIAL</t>
   </si>
   <si>
-    <t>5113180203600</t>
-[...44 lines deleted...]
-    <t>APIXABAN 5 Mg Tablet</t>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>APOMORPHINE 5 Mg Vial</t>
   </si>
   <si>
     <t>5139220200000</t>
   </si>
   <si>
     <t>APRACLONIDINE 0.5% EYE DROPS</t>
   </si>
   <si>
-    <t>5113170600000</t>
-[...4 lines deleted...]
-  <si>
     <t>5119190200900</t>
   </si>
   <si>
     <t>ARGININE (L-ARGININ) 100 MG/ML 200 ML ORAL SOLUTION BOTTLE</t>
   </si>
   <si>
     <t>5119190200000</t>
   </si>
   <si>
     <t>ARGININE HCL 10% INJECTION INTRAVENOUS INFUSION 300 ML</t>
   </si>
   <si>
-    <t>5129440300100</t>
-[...4 lines deleted...]
-  <si>
     <t>5114163400300</t>
   </si>
   <si>
     <t>ARIPIPRAZOLE 5 MG TABLET</t>
   </si>
   <si>
     <t>5111172900200</t>
   </si>
   <si>
     <t>ARSENIC TRIOXIDE 1 MG/ML INJECTION AMPOULE</t>
   </si>
   <si>
-    <t>5110199900000</t>
-[...4 lines deleted...]
-  <si>
     <t>5110190800000</t>
   </si>
   <si>
     <t>ARTEMETHER 20 MG/ML INJECTION 1 ML AMPOULE</t>
   </si>
   <si>
-    <t>5110199900100</t>
-[...34 lines deleted...]
-  <si>
     <t>5110191400700</t>
   </si>
   <si>
     <t>ARTESUNATE 100 MG SUPPOSITORY</t>
   </si>
   <si>
-    <t>5110191401100</t>
-[...4 lines deleted...]
-  <si>
     <t>5110191400400</t>
   </si>
   <si>
     <t>ARTESUNATE 200 MG SUPPOSITORY</t>
   </si>
   <si>
-    <t>5110191400800</t>
-[...16 lines deleted...]
-  <si>
     <t>5110191400000</t>
   </si>
   <si>
     <t>ARTESUNATE 50 MG SUPPOSITORY</t>
   </si>
   <si>
-    <t>5110191401200</t>
-[...2 lines deleted...]
-    <t>ARTESUNATE 60 MG POWDER FOR INJECTION VIAL</t>
+    <t>5110191400300</t>
+  </si>
+  <si>
+    <t>ARTESUNATE FOR INJECTION 60 MG/AMPOULE</t>
   </si>
   <si>
     <t>5127390400200</t>
   </si>
   <si>
     <t>ARTICAINE HCL 4% + EPINEPHRINE 1 IN 100000 1.7 ML CARTRIDGE</t>
   </si>
   <si>
-    <t>5119190502400</t>
-[...4 lines deleted...]
-  <si>
     <t>5111190100000</t>
   </si>
   <si>
     <t>ASPARAGINASE (ERWINIA) POWDER FOR INJECTION 10000 IU VIAL</t>
   </si>
   <si>
     <t>5110237000100</t>
   </si>
   <si>
     <t>ATAZANAVIR 200 MG CAPSULE</t>
   </si>
   <si>
     <t>5120159800600</t>
   </si>
   <si>
     <t>ATEZOLIZUMAB 60 MG/ML SOLUTION FOR INFUSION 20 ML VIAL</t>
   </si>
   <si>
     <t>5112176600500</t>
   </si>
   <si>
     <t>ATOMOXETINE 10 MG CAPSULE</t>
   </si>
   <si>
     <t>5112176600600</t>
@@ -1762,6188 +5818,4274 @@
   <si>
     <t>5112176600700</t>
   </si>
   <si>
     <t>ATOMOXETINE 25 MG CAPSULE</t>
   </si>
   <si>
     <t>5112176600800</t>
   </si>
   <si>
     <t>ATOMOXETINE 40 MG CAPSULE</t>
   </si>
   <si>
     <t>5118229900300</t>
   </si>
   <si>
     <t>ATOSIBAN 7.5 MG/ML SOLUTION FOR INJECTION 0.9 ML</t>
   </si>
   <si>
     <t>5118229900500</t>
   </si>
   <si>
     <t>ATOSIBAN 7.5 MG/ML SOLUTION FOR INJECTION 5 ML</t>
   </si>
   <si>
-    <t>5115200100000</t>
-[...2 lines deleted...]
-    <t>ATRACURIUM BESILATE 10 MG/ML SOLUTION FOR INJECTION 2.5 ML AMPOULE</t>
+    <t>5115200100200</t>
+  </si>
+  <si>
+    <t>ATRACURIUM BESYLATE 50 MG/5ML INJECTION</t>
   </si>
   <si>
     <t>5117250200100</t>
   </si>
   <si>
     <t>ATROPINE + PRALIDOXIME CHLORIDE AUTOINJECTOR</t>
   </si>
   <si>
+    <t>5115161600300</t>
+  </si>
+  <si>
+    <t>ATROPINE SO4 1 MG/ML AMPOULE</t>
+  </si>
+  <si>
     <t>5115161600900</t>
   </si>
   <si>
     <t>ATROPINE SULPHATE 0.25 MG/ML AUTOINJECTOR</t>
   </si>
   <si>
-    <t>5115161601000</t>
-[...16 lines deleted...]
-  <si>
     <t>5115161600200</t>
   </si>
   <si>
     <t>ATROPINE SULPHATE 1 MG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 10 ML</t>
   </si>
   <si>
-    <t>5115161600100</t>
-[...10 lines deleted...]
-  <si>
     <t>5115161600800</t>
   </si>
   <si>
     <t>ATROPINE SULPHATE 2 MG AUTOINJECTOR</t>
   </si>
   <si>
-    <t>5113170000200</t>
-[...4 lines deleted...]
-  <si>
     <t>5128190000200</t>
   </si>
   <si>
     <t>AVELUMAB 20 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5111210100000</t>
   </si>
   <si>
     <t>AZACITIDINE 100 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5120150100000</t>
-[...16 lines deleted...]
-  <si>
     <t>5110157200300</t>
   </si>
   <si>
     <t>AZITHROMYCIN DIHYDRATE 1.5% EYE DROPS 250 MG UNIT DOSE</t>
   </si>
   <si>
     <t>5110155500000</t>
   </si>
   <si>
     <t>AZTREONAM 1 G POWDER FOR INJECTION</t>
   </si>
   <si>
+    <t>5124150100000</t>
+  </si>
+  <si>
+    <t>BALANCED SALT BORAX SODIUM BORATE 500GM</t>
+  </si>
+  <si>
+    <t>5147170300000</t>
+  </si>
+  <si>
+    <t>BALANCED SALT BORIC ACID POWDER 1KG</t>
+  </si>
+  <si>
     <t>5119160200900</t>
   </si>
   <si>
     <t>BALANCED SALT SOLUTION PLUS STERILE EYE SOLUTION 500 ML BOTTLE</t>
   </si>
   <si>
     <t>5119160200000</t>
   </si>
   <si>
     <t>BALANCED SALT STERILE SOLUTION EYE SOLUTION</t>
   </si>
   <si>
     <t>5119160208400</t>
   </si>
   <si>
     <t>BALANCED SALT STERILE SOLUTION FOR IRRIGATION 500 ML BOTTLE (PRESERVATIVE FREE)</t>
   </si>
   <si>
     <t>5111182501300</t>
   </si>
   <si>
     <t>BARICITINIB 4 MG TABLET</t>
   </si>
   <si>
     <t>5120150800000</t>
   </si>
   <si>
     <t>BASILIXIMAB 20 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5120164700700</t>
   </si>
   <si>
     <t>BCG BACILLUS CALMETTE GUERIN 80 - 100 MG VIAL</t>
   </si>
   <si>
     <t>5120164700200</t>
   </si>
   <si>
     <t>BCG VACCINE HEAT STABLE FREEZE DRIED PREPARED FROM A STRAIN DERIVED FROM THE BACILLUS CALMETTE AND GUERIN</t>
   </si>
   <si>
-    <t>5128360300100</t>
-[...4 lines deleted...]
-  <si>
     <t>5111171301000</t>
   </si>
   <si>
     <t>BELIMUMAB 120 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5120240300100</t>
   </si>
   <si>
     <t>BELIMUMAB 200 MG/ML IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5111171300300</t>
   </si>
   <si>
     <t>BELIMUMAB 400 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111153000000</t>
   </si>
   <si>
     <t>BENDAMUSTINE HCL 100 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5116150000000</t>
   </si>
   <si>
     <t>BENRALIZUMAB 30 MG/ML SUBCUTANEOUS PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5110150700200</t>
-[...10 lines deleted...]
-  <si>
     <t>5115160200300</t>
   </si>
   <si>
     <t>BENZATROPINE MESYLATE 1 MG TABLET</t>
   </si>
   <si>
-    <t>5110152500100</t>
-[...8 lines deleted...]
-    <t>BENZOYL PEROXIDE 5% (50 MG/G) GEL</t>
+    <t>5115160400200</t>
+  </si>
+  <si>
+    <t>BENZHEXOL HCL (TRIHEXYPHENIDYL) 2MG TAB</t>
+  </si>
+  <si>
+    <t>5115160400100</t>
+  </si>
+  <si>
+    <t>BENZHEXOL HCL TRIHEXYPHENIDYL 5MG TAB</t>
   </si>
   <si>
     <t>5124129700200</t>
   </si>
   <si>
     <t>BENZYL BENZOATE 25% TOPICAL LOTION</t>
   </si>
   <si>
-    <t>5110150700300</t>
-[...4 lines deleted...]
-  <si>
     <t>5116170200100</t>
   </si>
   <si>
     <t>BERACTANT 200 MG/8 ML INTRATRACHEAL SUSPENSION 8 ML VIAL</t>
   </si>
   <si>
-    <t>5124129800000</t>
-[...40 lines deleted...]
-  <si>
     <t>5118175500500</t>
   </si>
   <si>
     <t>BETAMETHASONE (AS SODIUM PHOSPHATE) 3 MG/ML + BETAMETHASONE ACETATE 3 MG/ML INJECTION 5 ML</t>
   </si>
   <si>
-    <t>5118179900100</t>
-[...20 lines deleted...]
-    <t>BETAMETHASONE DIPROPIONATE 0.05% (500 MCG/G) TOPICAL OINTMENT</t>
+    <t>5118175500700</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE DIPROPIONATE 0.05% CREAM</t>
+  </si>
+  <si>
+    <t>550063759</t>
+  </si>
+  <si>
+    <t>BETAMETHASONE+PROPYLENE GLYCOL BASE     0.05 % Cream</t>
+  </si>
+  <si>
+    <t>550013328</t>
+  </si>
+  <si>
+    <t>BETAXOLOL     0.25 % Eye Drops</t>
   </si>
   <si>
     <t>5111175200000</t>
   </si>
   <si>
     <t>BEVACIZUMAB 25 MG/ML SOLUTION FOR INJECTION 16 ML VIAL</t>
   </si>
   <si>
     <t>5111175200100</t>
   </si>
   <si>
     <t>BEVACIZUMAB 25 MG/ML SOLUTION FOR INJECTION 4 ML VIAL</t>
   </si>
   <si>
     <t>5111180200100</t>
   </si>
   <si>
     <t>BICALUTAMIDE 50 MG TABLET</t>
   </si>
   <si>
     <t>5110239800300</t>
   </si>
   <si>
     <t>BICTEGRAVIR 50 MG + EMTRICITABINE 200 MG + TENOFOVIR ALAFENAMIDE 25 MG TABLET</t>
   </si>
   <si>
-    <t>5124110300200</t>
-[...10 lines deleted...]
-  <si>
     <t>5124000000100</t>
   </si>
   <si>
     <t>BIMEKIZUMAB 160 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
-    <t>5119190501300</t>
-[...16 lines deleted...]
-  <si>
     <t>5117161400200</t>
   </si>
   <si>
     <t>BISACODYL 5 MG SUPPOSITORY</t>
   </si>
   <si>
-    <t>5113162500000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111173300000</t>
   </si>
   <si>
     <t>BLEOMYCIN SULPHATE 15000 IU (15 MG) POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111175200300</t>
   </si>
   <si>
     <t>BLINATUMOMAB 35 MCG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111110100000</t>
   </si>
   <si>
     <t>BORTEZOMIB 3.5 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5116162600200</t>
-[...10 lines deleted...]
-  <si>
     <t>5115200500300</t>
   </si>
   <si>
     <t>BOTULINUM TOXIN TYPE A 100 IU POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5111179800000</t>
   </si>
   <si>
     <t>BRENTUXIMAB VEDOTIN 50 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5112151200000</t>
   </si>
   <si>
     <t>BRETYLIUM TOSYLATE 500 MG/10 ML INJECTION 10 ML AMPOULE</t>
   </si>
   <si>
-    <t>5115170200100</t>
-[...10 lines deleted...]
-  <si>
     <t>5134350000200</t>
   </si>
   <si>
     <t>BRINCIDOFOVIR 100 MG TABLET</t>
   </si>
   <si>
-    <t>5124111500200</t>
-[...52 lines deleted...]
-  <si>
     <t>5142180200100</t>
   </si>
   <si>
     <t>BUDESONIDE 100 MCG ACTUATION DRY POWDER INHALER</t>
   </si>
   <si>
     <t>5116170300400</t>
   </si>
   <si>
     <t>BUDESONIDE 2 MG/DOSE RECTAL FOAM</t>
   </si>
   <si>
-    <t>5116170300100</t>
-[...8 lines deleted...]
-    <t>BUDESONIDE 64 MCG ACTUATION NASAL SPRAY</t>
+    <t>549066414</t>
+  </si>
+  <si>
+    <t>BUDESONIDE 3 MG Capsule</t>
   </si>
   <si>
     <t>5119150400100</t>
   </si>
   <si>
     <t>BUMETANIDE 1 MG TABLET</t>
   </si>
   <si>
     <t>5119150400000</t>
   </si>
   <si>
     <t>BUMETANIDE 250 MCG/ML INJECTION</t>
   </si>
   <si>
-    <t>5114290500800</t>
-[...22 lines deleted...]
-  <si>
     <t>5137200300100</t>
   </si>
   <si>
     <t>BUPRENORPHINE 10 MCG/HR PATCH</t>
   </si>
   <si>
     <t>5137200300000</t>
   </si>
   <si>
     <t>BUPRENORPHINE 5 MCG/HR PATCH</t>
   </si>
   <si>
     <t>5111150200100</t>
   </si>
   <si>
     <t>BUSULFAN 2 MG TABLET</t>
   </si>
   <si>
     <t>5111230100000</t>
   </si>
   <si>
     <t>BUSULFAN 6 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
-    <t>5114153500000</t>
-[...4 lines deleted...]
-  <si>
     <t>5114261000000</t>
   </si>
   <si>
     <t>CAFFEINE CITRATE 10 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
   </si>
   <si>
-    <t>5124120500000</t>
-[...32 lines deleted...]
-    <t>CALCIUM CARBONATE 500 - 600 MG + VITAMIN D 200 IU TABLET</t>
+    <t>547083802</t>
+  </si>
+  <si>
+    <t>CALCITONIN 200 International Unit/.09 Ml Solution</t>
+  </si>
+  <si>
+    <t>5118240100100</t>
+  </si>
+  <si>
+    <t>CALCIUM CHLORIDE DIHYDRATE 10% INJ 10ML</t>
   </si>
   <si>
     <t>5118240100400</t>
   </si>
   <si>
     <t>CALCIUM CHLORIDE DIHYDRATE 10% INJECTION 10 ML AMPOULE</t>
   </si>
   <si>
-    <t>5118240100000</t>
-[...10 lines deleted...]
-  <si>
     <t>5121161700000</t>
   </si>
   <si>
     <t>CALCIUM FOLINATE (LEUCOVERIN) 3 MG/ML INJECTION CONCENTRATED 1 ML AMPOULE</t>
   </si>
   <si>
     <t>5121161700700</t>
   </si>
   <si>
     <t>CALCIUM FOLINATE (LEUCOVORIN) 10 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
   </si>
   <si>
     <t>5121161700100</t>
   </si>
   <si>
     <t>CALCIUM FOLINATE (LEUCOVORIN) 15 MG TABLET</t>
   </si>
   <si>
-    <t>5118240300200</t>
-[...14 lines deleted...]
-    <t>CALCIUM LACTATE 300 MG Tablet</t>
+    <t>5121161700200</t>
+  </si>
+  <si>
+    <t>CALCIUM FOLINATE 30 MG Vial</t>
+  </si>
+  <si>
+    <t>543014076</t>
+  </si>
+  <si>
+    <t>CALCIUM FOLINATE 300 Mg/30 Ml Vial</t>
+  </si>
+  <si>
+    <t>5121161700300</t>
+  </si>
+  <si>
+    <t>CALCIUM FOLINATE 50 MG/5 ML INJ 5ML</t>
+  </si>
+  <si>
+    <t>5050160100100</t>
+  </si>
+  <si>
+    <t>CALCIUM GLUCONATE OR LACTATE SYRUP N</t>
   </si>
   <si>
     <t>5117152200100</t>
   </si>
   <si>
     <t>CALCIUM LACTOBIONATE 0.059 G/ML + CALCIUM GLUBIONATE 0.287 G/ML ORAL SYRUP</t>
   </si>
   <si>
-    <t>5121161000100</t>
-[...4 lines deleted...]
-  <si>
     <t>5116171000000</t>
   </si>
   <si>
     <t>CALFACTANT 35 MG/ML INTRATRACHEAL SUSPENSION</t>
   </si>
   <si>
     <t>5111171300400</t>
   </si>
   <si>
     <t>CANAKINUMAB 150 MG INJECTION VIAL</t>
   </si>
   <si>
-    <t>5111200100100</t>
-[...8 lines deleted...]
-    <t>CAPECITABINE 500 MG Tablet</t>
+    <t>24121442</t>
+  </si>
+  <si>
+    <t>CAPLACIZUMAB 10 Mg Syringe</t>
   </si>
   <si>
     <t>5112170300300</t>
   </si>
   <si>
     <t>CAPTOPRIL 12.5 MG Tablet</t>
   </si>
   <si>
-    <t>5112170300100</t>
-[...4 lines deleted...]
-  <si>
     <t>5112170300000</t>
   </si>
   <si>
     <t>CAPTOPRIL 5 MG/ML ORAL SOLUTION</t>
   </si>
   <si>
     <t>5124110500000</t>
   </si>
   <si>
     <t>CARBACHOL 0.01% INTRAOCULAR INJECTION 1.5 ML</t>
   </si>
   <si>
-    <t>5114151300300</t>
-[...10 lines deleted...]
-  <si>
     <t>5118229900100</t>
   </si>
   <si>
     <t>CARBETOCIN 100 MCG/ML INJECTION 1 ML AMPOULE</t>
   </si>
   <si>
-    <t>5114250200600</t>
-[...10 lines deleted...]
-  <si>
     <t>5111150300100</t>
   </si>
   <si>
     <t>CARBOPLATIN 10 MG/ML INJECTION 15 ML VIAL</t>
   </si>
   <si>
     <t>5118229900200</t>
   </si>
   <si>
     <t>CARBOPROST 0.25 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
   </si>
   <si>
     <t>5119199990000</t>
   </si>
   <si>
     <t>CARBOXYMETHYLCELLULOSE 0.5% + GLYCERIN 0.9% + LEVOCARNITINE + ERYTHRITOL MINIMS 0.4 ML</t>
   </si>
   <si>
-    <t>5119199990100</t>
-[...4 lines deleted...]
-  <si>
     <t>5121260100100</t>
   </si>
   <si>
     <t>CARGLUMIC ACID 100 MG/ML ORAL SUSPENSION 50 ML BOTTLE</t>
   </si>
   <si>
+    <t>1446127</t>
+  </si>
+  <si>
+    <t>Cariprazine 6 mg/tablet  Tablet</t>
+  </si>
+  <si>
     <t>5124114200000</t>
   </si>
   <si>
     <t>CARMELLOSE SODIUM 0.5% (5 MG/ML) EYE DROPS 15 ML BOTTLE</t>
   </si>
   <si>
     <t>5110183500200</t>
   </si>
   <si>
     <t>CASPOFUNGIN 70 MG POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5110183500100</t>
   </si>
   <si>
     <t>CASPOFUNGIN POWDER FOR INJECTION 50 MG VIAL</t>
   </si>
   <si>
-    <t>5117161700000</t>
-[...22 lines deleted...]
-  <si>
     <t>5110159900000</t>
   </si>
   <si>
     <t>CEFIXIME 100 MG/5 ML POWDER FOR ORAL SUSPENSION</t>
   </si>
   <si>
-    <t>5110159300000</t>
-[...10 lines deleted...]
-  <si>
     <t>5110155200300</t>
   </si>
   <si>
     <t>CEFTAZIDIME 2 G + AVIBACTAM 0.5 G FOR INJECTION</t>
   </si>
   <si>
     <t>5128212700100</t>
   </si>
   <si>
     <t>CEFTOLOZONE 1 G + TAZOBACTAM 0.5 G SOLUTION FOR INJECTION</t>
   </si>
   <si>
-    <t>5110155100100</t>
-[...4 lines deleted...]
-  <si>
     <t>5110157300500</t>
   </si>
   <si>
     <t>CEFUROXIME 50 MG FOR INTRACAMERAL INJECTION</t>
   </si>
   <si>
-    <t>5110157300200</t>
-[...16 lines deleted...]
-  <si>
     <t>5119160335300</t>
   </si>
   <si>
     <t>CENTRAL THREE CHAMBER PARENTERAL NUTRITION 1970 ML BAG WITH ELECTROLYTES IV LIPIDS FISH BASED WITH MEDIUM CHAIN TRIGLYCERIDE AND OLIVE OIL SOYBEAN OIL</t>
   </si>
   <si>
     <t>5119160335600</t>
   </si>
   <si>
     <t>CENTRAL THREE CHAMBER PARENTERAL NUTRITION 300 ML BAG WITH ELECTROLYTES DEXTROSE IV LIPIDS OLIVE OIL AND SOYBEAN OIL FOR PEDIATRIC</t>
   </si>
   <si>
     <t>5119160301100</t>
   </si>
   <si>
     <t>CENTRAL THREE CHAMBER PARENTERAL NUTRITION 500 ML BAG WITH ELECTROLYTES DEXTROSE IV LIPIDS OLIVE OIL AND SOYBEAN OIL FOR PEDIATRIC</t>
   </si>
   <si>
     <t>5110155000300</t>
   </si>
   <si>
     <t>CEPHALEXIN (CEFALEXIN) 125 MG/5 ML POWDER FOR ORAL SUSPENSION BOTTLE</t>
   </si>
   <si>
+    <t>5110155000200</t>
+  </si>
+  <si>
+    <t>CEPHALEXIN (CEFALEXIN) 250 MG/5 ML ORAL SOLUTION 100 ML</t>
+  </si>
+  <si>
     <t>5110153500100</t>
   </si>
   <si>
     <t>CEPHRADINE 500 MG POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5111171302600</t>
   </si>
   <si>
     <t>CERTOLIZUMAB PEGOL 200 MG/ML INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
+    <t>5111171300500</t>
+  </si>
+  <si>
+    <t>CERTOLIZUMAB PEGOL 200MG/ML INJECTION</t>
+  </si>
+  <si>
     <t>5111175000100</t>
   </si>
   <si>
     <t>CETUXIMAB 5 MG/ML SOLUTION FOR INJECTION 20 ML VIAL</t>
   </si>
   <si>
+    <t>4228160311000</t>
+  </si>
+  <si>
+    <t>CHG 1.5% CETRIMIDE 15% 1L</t>
+  </si>
+  <si>
+    <t>4228160310900</t>
+  </si>
+  <si>
+    <t>CHG 4% SCRUB SOLN 500ML CONTAINER</t>
+  </si>
+  <si>
+    <t>5136150100000</t>
+  </si>
+  <si>
+    <t>CHLORAL HYDRATE 500MG/5ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5114180300000</t>
+  </si>
+  <si>
+    <t>CHLORAL HYDRATE SYRUP 200/ 5ML</t>
+  </si>
+  <si>
     <t>5111150500000</t>
   </si>
   <si>
     <t>CHLORAMBUCIL 2 MG TABLET</t>
   </si>
   <si>
     <t>5111150500100</t>
   </si>
   <si>
     <t>CHLORAMBUCIL 5 MG TABLET</t>
   </si>
   <si>
-    <t>5110150300300</t>
-[...16 lines deleted...]
-  <si>
     <t>5110150300000</t>
   </si>
   <si>
     <t>CHLORAMPHENICOL 1 G POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5110150300700</t>
   </si>
   <si>
     <t>CHLORAMPHENICOL PLAMITATE 125 MG/5 ML ORAL SYRUP</t>
   </si>
   <si>
     <t>4228160315400</t>
   </si>
   <si>
     <t>CHLORHEXIDINE GLUCONATE SOLUTION BP 19 - 21% IN 1 L AIR TIGHT BOTTLE</t>
   </si>
   <si>
     <t>5110190500100</t>
   </si>
   <si>
     <t>CHLOROQUINE 50 MG/5 ML ORAL SOLUTION</t>
   </si>
   <si>
-    <t>5110190500200</t>
-[...4 lines deleted...]
-  <si>
     <t>5119150100000</t>
   </si>
   <si>
     <t>CHLOROTHIAZIDE 250 MG/5 ML ORAL SOLUTION</t>
   </si>
   <si>
     <t>5119150100100</t>
   </si>
   <si>
     <t>CHLOROTHIAZIDE 500 MG POWDER FOR INJECTION</t>
   </si>
   <si>
-    <t>5116163000400</t>
-[...2 lines deleted...]
-    <t>CHLORPHENIRAMINE MALEATE 0.4 MG/ML + PSEUDOEPHEDRINE HCL 6 MG/ML ORAL LIQUID</t>
+    <t>5131342100000</t>
+  </si>
+  <si>
+    <t>CHLORPHENAMINE + NAPHAZOLINE NASAL DROPS</t>
   </si>
   <si>
     <t>5116163000200</t>
   </si>
   <si>
     <t>CHLORPHENIRAMINE MALEATE 10 MG/ML SOLUTION FOR INJECTION</t>
   </si>
   <si>
     <t>5114179800000</t>
   </si>
   <si>
     <t>CHLORPROMAZINE HCL 25 MG/ML SOLUTION FOR INJECTION 2 ML AMPOULE</t>
   </si>
   <si>
     <t>5115190200300</t>
   </si>
   <si>
     <t>CHLORZOXAZONE 500 MG TABLET</t>
   </si>
   <si>
-    <t>5119190501500</t>
-[...40 lines deleted...]
-  <si>
     <t>5120150200300</t>
   </si>
   <si>
     <t>CICLOSPORIN 100 MG/ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5120150200200</t>
-[...4 lines deleted...]
-  <si>
     <t>5120150200800</t>
   </si>
   <si>
     <t>CICLOSPORIN 250 MG/5 ML SOLUTION FOR INJECTION 5 ML AMPOULE</t>
   </si>
   <si>
-    <t>5120150200500</t>
-[...40 lines deleted...]
-  <si>
     <t>5115200600300</t>
   </si>
   <si>
     <t>CISATRACURIUM BESYLATE 10 MG/ML SOLUTION FOR INJECTION 20 ML</t>
   </si>
   <si>
     <t>5115200600000</t>
   </si>
   <si>
     <t>CISATRACURIUM BESYLATE 5 MG/ML SOLUTION FOR INJECTION 30 ML</t>
   </si>
   <si>
+    <t>5115200600100</t>
+  </si>
+  <si>
+    <t>CISATRACURIUM BESYLATE INTRAVENOUS INJ 2</t>
+  </si>
+  <si>
     <t>5111150600000</t>
   </si>
   <si>
     <t>CISPLATIN 0.5 MG/ML CONCENTRATED SOLUTION FOR INJECTION 100 ML VIAL</t>
   </si>
   <si>
     <t>5111150600100</t>
   </si>
   <si>
     <t>CISPLATIN 500 MCG/ML SOLUTION FOR INJECTION 20 ML VIAL</t>
   </si>
   <si>
     <t>5119170500000</t>
   </si>
   <si>
     <t>CITRIC ACID 334 MG/5 ML + POTASSIUM CITRATE 550 MG/5 ML + SODIUM CITRATE 500 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5120152700000</t>
   </si>
   <si>
     <t>CLADRIBINE 1 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5120152700100</t>
   </si>
   <si>
     <t>CLADRIBINE 10 MG TABLET</t>
   </si>
   <si>
     <t>5110152200200</t>
   </si>
   <si>
     <t>CLARITHROMYCIN 125 MG/5 ML ORAL LIQUID POWDER FOR SUSPENSION</t>
   </si>
   <si>
-    <t>5110152200500</t>
-[...8 lines deleted...]
-    <t>CLINDAMYCIN 150 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+    <t>5110150400300</t>
+  </si>
+  <si>
+    <t>CLINDAMYCIN 600 MG/4 ML INJECTION</t>
   </si>
   <si>
     <t>5110150400500</t>
   </si>
   <si>
     <t>CLINDAMYCIN 75 MG/5 ML POWDER FOR ORAL LIQUID</t>
   </si>
   <si>
-    <t>5110150400400</t>
-[...4 lines deleted...]
-  <si>
     <t>5110150400600</t>
   </si>
   <si>
     <t>CLINDAMYCIN PHOSPHATE 2% VAGINAL CREAM</t>
   </si>
   <si>
-    <t>5110283800000</t>
-[...4 lines deleted...]
-  <si>
     <t>5140151500000</t>
   </si>
   <si>
     <t>CLOBAZAM 10 MG TABLET</t>
   </si>
   <si>
-    <t>5118174200000</t>
-[...10 lines deleted...]
-  <si>
     <t>5111162900100</t>
   </si>
   <si>
     <t>CLOFARABINE 1 MG/ML INJECTION 20 ML VIAL</t>
   </si>
   <si>
+    <t>5110210100000</t>
+  </si>
+  <si>
+    <t>CLOFAZIMINE 50 MG CAPSULE</t>
+  </si>
+  <si>
     <t>5110210100100</t>
   </si>
   <si>
     <t>CLOFAZIMINE 50 MG TABLET</t>
   </si>
   <si>
-    <t>5118191100000</t>
-[...26 lines deleted...]
-    <t>CLOTRIMAZOLE 100 MG VAGINAL TABLET</t>
+    <t>5114150200100</t>
+  </si>
+  <si>
+    <t>CLONAZEPAM 0.5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114150200200</t>
+  </si>
+  <si>
+    <t>CLONAZEPAM 2 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114150200300</t>
+  </si>
+  <si>
+    <t>CLONAZEPAM 2.5 MG/ML ORAL DROPS 10 ML BOTTLE</t>
   </si>
   <si>
     <t>5110180500300</t>
   </si>
   <si>
     <t>CLOTRIMAZOLE 500 MG VAGINAL TABLET</t>
   </si>
   <si>
     <t>5110151200000</t>
   </si>
   <si>
     <t>CLOXACILLIN 125 MG/5 ML POWDER FOR ORAL SOLUTION</t>
   </si>
   <si>
     <t>5110151200100</t>
   </si>
   <si>
     <t>CLOXACILLIN 250 MG CAPSULE</t>
   </si>
   <si>
-    <t>5110151200300</t>
-[...22 lines deleted...]
-  <si>
     <t>5132230100000</t>
   </si>
   <si>
     <t>COLESTYRAMINE (CHOLESTYRAMINE) 4 G POWDER SACHET</t>
   </si>
   <si>
+    <t>5110250000001</t>
+  </si>
+  <si>
+    <t>COLISTIMETHATE SODIUM     0.50 Million Unit Vial</t>
+  </si>
+  <si>
     <t>5110250000000</t>
   </si>
   <si>
     <t>COLISTIMETHATE SODIUM 1 MILLION IU POWDER FOR INJECTION</t>
   </si>
   <si>
+    <t>5110250001600</t>
+  </si>
+  <si>
+    <t>COLISTIMETHATE SODIUM 2 MILLION IU POWDER FOR INJECTION</t>
+  </si>
+  <si>
+    <t>5121250300000</t>
+  </si>
+  <si>
+    <t>CONTRAST MED BARIUM BASED HIGH</t>
+  </si>
+  <si>
+    <t>5121250301000</t>
+  </si>
+  <si>
+    <t>CONTRAST MED IODINE BASED LOW</t>
+  </si>
+  <si>
     <t>5144000000000</t>
   </si>
   <si>
     <t>CONTRAST MEDIUM BARIUM-BASED, BARIUM SULFATE SUSPENSION FOR CT AND MRI OF GASTROINTESTINAL TRACT 450 ML BARIUM SULFATE SUSPENSION 0.1% W/V, 0.1% W/W</t>
   </si>
   <si>
     <t>5144150001400</t>
   </si>
   <si>
     <t>CONTRAST MEDIUM IODINE-BASED LOW OSMOLALITY WATER SOLUBLE NON-IONIC CONTRAST MEDIUM FOR IV AND IA INJECTION CONCENTRATION 300MG IODIN EACH/ML 100 ML</t>
   </si>
   <si>
     <t>5144150001200</t>
   </si>
   <si>
     <t>CONTRAST MEDIUM IODINE-BASED LOW OSMOLALITY WATER SOLUBLE NON-IONIC CONTRAST MEDIUM FOR IV AND IA INJECTION CONCENTRATION 350MG IODIN EACH/ML 100 ML</t>
   </si>
   <si>
     <t>5119160600100</t>
   </si>
   <si>
     <t>COPPER 2 MG TABLET</t>
   </si>
   <si>
     <t>5142170200000</t>
   </si>
   <si>
     <t>CORTICORELIN (OVINE TRIFLUTATE) 100 MCG INJECTION</t>
   </si>
   <si>
     <t>5142200100300</t>
   </si>
   <si>
     <t>COSYNTROPIN (TETRACOSACTRIN) 0.25 MG/ML 1 ML AMPOULE</t>
   </si>
   <si>
     <t>5111189600200</t>
   </si>
   <si>
     <t>CRIZOTINIB 250 MG CAPSULE</t>
   </si>
   <si>
-    <t>5116151100300</t>
-[...32 lines deleted...]
-    <t>CYCLOPENTOLATE HCL 1% EYE DROPS BOTTLE</t>
+    <t>5124120000000</t>
+  </si>
+  <si>
+    <t>CYANOACRYLATE GLUE 0.5 ML DISPOSABLE TUB</t>
   </si>
   <si>
     <t>5111150700300</t>
   </si>
   <si>
     <t>CYCLOPHOSPHAMIDE 1 G POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111150700100</t>
   </si>
   <si>
     <t>CYCLOPHOSPHAMIDE 200 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5111150700400</t>
-[...4 lines deleted...]
-  <si>
     <t>5111150700000</t>
   </si>
   <si>
     <t>CYCLOPHOSPHAMIDE 500 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5128330100000</t>
-[...2 lines deleted...]
-    <t>CYCLOSERINE 250 MG TABLET</t>
+    <t>5120150200400</t>
+  </si>
+  <si>
+    <t>CYCLOSPORIN 250MG/5ML INJECTION</t>
   </si>
   <si>
     <t>5131220200000</t>
   </si>
   <si>
     <t>CYPROHEPTADINE 2 MG/5 ML ORAL SYRUP</t>
   </si>
   <si>
     <t>5131220200100</t>
   </si>
   <si>
     <t>CYPROHEPTADINE HCL 4 MG TABLET</t>
   </si>
   <si>
     <t>5118189900300</t>
   </si>
   <si>
     <t>CYPROTERONE ACETATE 2 MG + ETHINYL ESTRADIOL 0.035 MG TABLET</t>
   </si>
   <si>
-    <t>5118189900200</t>
-[...2 lines deleted...]
-    <t>CYPROTERONE ACETATE 50 MG TABLET</t>
+    <t>5111160200000</t>
+  </si>
+  <si>
+    <t>CYTARABINE 100MG INJECTION</t>
   </si>
   <si>
     <t>5111160200700</t>
   </si>
   <si>
     <t>CYTARABINE 20 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
   </si>
   <si>
     <t>5111160200200</t>
   </si>
   <si>
     <t>CYTARABINE 50 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5111160200300</t>
   </si>
   <si>
     <t>CYTARABINE 50 MG/ML SOLUTION FOR INJECTION 20 ML VIAL</t>
   </si>
   <si>
     <t>5111160200500</t>
   </si>
   <si>
     <t>CYTARABINE 50 MG/ML SOLUTION FOR INJECTION 40 ML VIAL</t>
   </si>
   <si>
+    <t>5119160101000</t>
+  </si>
+  <si>
+    <t>D10 1/4 NSS 250ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5119160101700</t>
+  </si>
+  <si>
+    <t>D10% NSS 0.45% 250ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5119160102100</t>
+  </si>
+  <si>
+    <t>D5 1/4 NSS 250ML BOTTLE OR BAG</t>
+  </si>
+  <si>
+    <t>5119160101200</t>
+  </si>
+  <si>
+    <t>D5 1/5NSS 250ML BOTTLE OR BAG</t>
+  </si>
+  <si>
+    <t>5119160100300</t>
+  </si>
+  <si>
+    <t>D5% NSS 0.225% 500ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5119160100200</t>
+  </si>
+  <si>
+    <t>D5% NSS 0.45% 500ML BOTTLE</t>
+  </si>
+  <si>
+    <t>5119160101400</t>
+  </si>
+  <si>
+    <t>D5NSS 250ML INJECTION</t>
+  </si>
+  <si>
     <t>5111150800100</t>
   </si>
   <si>
     <t>DACARBAZINE 100 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111150800000</t>
   </si>
   <si>
     <t>DACARBAZINE 200 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5110239900800</t>
   </si>
   <si>
     <t>DACLATASVIR 60 MG FILM-COATED TABLET</t>
   </si>
   <si>
     <t>5111170200000</t>
   </si>
   <si>
     <t>DACTINOMYCIN 500 MCG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5118202400000</t>
   </si>
   <si>
     <t>DANAZOL 100 MG CAPSULE</t>
   </si>
   <si>
+    <t>5115190300200</t>
+  </si>
+  <si>
+    <t>DANTROLENE SODIUM 100 MG CAPSULE</t>
+  </si>
+  <si>
     <t>5115190300000</t>
   </si>
   <si>
     <t>DANTROLENE SODIUM 20 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5128422100100</t>
-[...8 lines deleted...]
-    <t>DAPTOMYCIN 500 MG POWDER FOR INJECTION VIAL</t>
+    <t>5115190300000a</t>
+  </si>
+  <si>
+    <t>DANTROLENE SODIUM 5 MG / ML Suspension</t>
   </si>
   <si>
     <t>5120241600000</t>
   </si>
   <si>
     <t>DARATUMUMAB 120 MG/ML SUBCUTANEOUS INJECTION 15 ML VIAL</t>
   </si>
   <si>
-    <t>5113150700400</t>
-[...16 lines deleted...]
-  <si>
     <t>5110239901200</t>
   </si>
   <si>
     <t>DARUNAVIR 600 MG TABLET</t>
   </si>
   <si>
     <t>5110239901700</t>
   </si>
   <si>
     <t>DARUNAVIR 800 MG + COBICISTAT 150 MG TABLET</t>
   </si>
   <si>
     <t>5111189800100</t>
   </si>
   <si>
     <t>DASATINIB 50 MG Tablet</t>
   </si>
   <si>
     <t>5111189800200</t>
   </si>
   <si>
     <t>DASATINIB 70 MG TABLET</t>
   </si>
   <si>
     <t>5111170300000</t>
   </si>
   <si>
     <t>DAUNORUBICIN 20 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5121169900400</t>
-[...16 lines deleted...]
-  <si>
     <t>5117232100100</t>
   </si>
   <si>
     <t>DEFERIPRONE 100 MG/ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5117232100000</t>
-[...10 lines deleted...]
-  <si>
     <t>5120157200100</t>
   </si>
   <si>
     <t>DEFIBROTIDE 80 MG/ML SOLUTION FOR INFUSION 2.5 ML VIAL</t>
   </si>
   <si>
     <t>5128151900000</t>
   </si>
   <si>
     <t>DELAMANID 50 MG TABLET</t>
   </si>
   <si>
-    <t>5118242800000</t>
-[...4 lines deleted...]
-  <si>
     <t>5118242800100</t>
   </si>
   <si>
     <t>DENOSUMAB 70 MG/ML SUBCUTANEOUS INJECTION 1.7 ML</t>
   </si>
   <si>
     <t>5114292700000</t>
   </si>
   <si>
     <t>DESFLURANE FOR INHALATION ANESTHETIC GAS 240 ML BOTTLE (THE REQUIRED DEVICES TO BE SUPPLIED FREE OF CHARGE WITH MAINTENANCE)</t>
   </si>
   <si>
     <t>5131220300000</t>
   </si>
   <si>
     <t>DESLORATADINE 2.5 MG/5 ML SYRUP</t>
   </si>
   <si>
-    <t>5118210100100</t>
-[...22 lines deleted...]
-  <si>
     <t>5118181100000</t>
   </si>
   <si>
     <t>DESOGESTREL 150 MCG + ETHINYLESTRADIOL 30 MCG TABLET</t>
   </si>
   <si>
     <t>5118181100100</t>
   </si>
   <si>
     <t>DESOGESTREL 75 MCG TABLET</t>
   </si>
   <si>
     <t>5118170400100</t>
   </si>
   <si>
     <t>DEXAMETHASONE 0.05% EYE OINTMENT</t>
   </si>
   <si>
-    <t>5128162600500</t>
-[...28 lines deleted...]
-  <si>
     <t>5118170400800</t>
   </si>
   <si>
     <t>DEXAMETHASONE 0.7 MG INTRAVITREAL IMPLANT</t>
   </si>
   <si>
-    <t>5110250001700</t>
-[...4 lines deleted...]
-  <si>
     <t>5110250000500</t>
   </si>
   <si>
     <t>DEXAMETHASONE 100 MCG/ML ORAL SOLUTION</t>
   </si>
   <si>
-    <t>5118170400700</t>
-[...20 lines deleted...]
-    <t>DEXMEDETOMIDINE 100 MCG/ML SOLUTION FOR INJECTION 2 ML VIAL</t>
+    <t>5113190500000</t>
+  </si>
+  <si>
+    <t>DEXTRAN (70) 0.1% + HYPROMELLOSE 0.3% EYE DROPS BOTTLE</t>
   </si>
   <si>
     <t>5113190500100</t>
   </si>
   <si>
     <t>DEXTRAN (70) 0.1% + HYPROMELLOSE 0.3% MINIMS 0.9 ML</t>
   </si>
   <si>
+    <t>5113190500200</t>
+  </si>
+  <si>
+    <t>DEXTRAN LOW M W 0.9% NACL 500ML</t>
+  </si>
+  <si>
     <t>5116189001300</t>
   </si>
   <si>
     <t>DEXTROMETHORPHAN HYDROBROMIDE 10 MG/5 ML + GUAIFENESIN 100 MG/5 ML + PSEUDOEPHEDRINE HCL 30 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5116189001100</t>
   </si>
   <si>
     <t>DEXTROMETHORPHAN HYDROBROMIDE 10 MG/5 ML + GUAIFENESIN 100 MG/5 ML ORAL SYRUP</t>
   </si>
   <si>
     <t>5116160900600</t>
   </si>
   <si>
     <t>DEXTROMETHORPHAN HYDROBROMIDE 10 MG/5 ML + PSEUDOEPHEDRINE HCL 30 MG/5 ML + TRIPROLIDINE HCL 1.25 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5119160101900</t>
   </si>
   <si>
     <t>DEXTROSE 10% + SODIUM CHLORIDE 0.18% INTRAVENOUS INFUSION 250 ML BOTTLE</t>
   </si>
   <si>
+    <t>5119160100800</t>
+  </si>
+  <si>
+    <t>DEXTROSE 10% 50 G/500 ML INJ 500ML</t>
+  </si>
+  <si>
     <t>5119160700400</t>
   </si>
   <si>
     <t>DEXTROSE 10% INJECTION 10 ML AMPOULE</t>
   </si>
   <si>
     <t>5119160104300</t>
   </si>
   <si>
     <t>DEXTROSE 10% INJECTION INTRAVENOUS INFUSION 250 ML BAG</t>
   </si>
   <si>
     <t>5119160700700</t>
   </si>
   <si>
     <t>DEXTROSE 10% INJECTION INTRAVENOUS INFUSION 500 ML BAG</t>
   </si>
   <si>
     <t>5119160100700</t>
   </si>
   <si>
     <t>DEXTROSE 25% INTRAVENOUS INFUSION INJECTION 250 ML BOTTLE</t>
   </si>
   <si>
+    <t>548034591</t>
+  </si>
+  <si>
+    <t>DEXTROSE 5% (PIGGY BAG) 250 Ml Bottle</t>
+  </si>
+  <si>
+    <t>5119160100900</t>
+  </si>
+  <si>
+    <t>DEXTROSE 5% 12.5 G/250 ML INJ 250ML</t>
+  </si>
+  <si>
     <t>5119170401500</t>
   </si>
   <si>
     <t>DEXTROSE 5% INTRAVENOUS INFUSION 250 ML BAG</t>
   </si>
   <si>
     <t>5119160100400</t>
   </si>
   <si>
     <t>DEXTROSE 5% INTRAVENOUS INFUSION 50 ML BAG</t>
   </si>
   <si>
     <t>5119160100500</t>
   </si>
   <si>
     <t>DEXTROSE 5% INTRAVENOUS INFUSION INJECTION 100 ML PARTIALLY FILLED BAG</t>
   </si>
   <si>
     <t>5119160100000</t>
   </si>
   <si>
     <t>DEXTROSE 5% INTRAVENOUS INFUSION INJECTION 500 ML PARTIALLY FILLED BAG</t>
   </si>
   <si>
-    <t>5119160100600</t>
-[...2 lines deleted...]
-    <t>DEXTROSE 50% INTRAVENOUS INFUSION 50 ML VIAL</t>
+    <t>548034610</t>
+  </si>
+  <si>
+    <t>DEXTROSE 50 %/500 ML / BOTTLE Solution</t>
   </si>
   <si>
     <t>5119160101500</t>
   </si>
   <si>
     <t>DEXTROSE 50% INTRAVENOUS INFUSION 500 ML BOTTLE</t>
   </si>
   <si>
+    <t>5114192000400</t>
+  </si>
+  <si>
+    <t>DIAZEPAM 2 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114192000500</t>
+  </si>
+  <si>
+    <t>DIAZEPAM 5 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114192000000</t>
+  </si>
+  <si>
+    <t>DIAZEPAM 5 MG/2.5ML RECTAL</t>
+  </si>
+  <si>
+    <t>5114192000300</t>
+  </si>
+  <si>
+    <t>DIAZEPAM 5 MG/ML INJECTION 2 ML AMPOULE</t>
+  </si>
+  <si>
     <t>5112170100000</t>
   </si>
   <si>
     <t>DIAZOXIDE 50 MG/ML ORAL SUSPENSION</t>
   </si>
   <si>
-    <t>5117162200100</t>
-[...26 lines deleted...]
-    <t>DICLOFENAC SODIUM 50 Mg Tablet</t>
+    <t>545021254</t>
+  </si>
+  <si>
+    <t>DICLOFENAC POTASSIUM 50 MG Tablet</t>
+  </si>
+  <si>
+    <t>540052793</t>
+  </si>
+  <si>
+    <t>DIDANOSINE 2 Mg Solution</t>
   </si>
   <si>
     <t>5118209900100</t>
   </si>
   <si>
     <t>DIENOGEST 2 MG TABLET</t>
   </si>
   <si>
     <t>5145240500000</t>
   </si>
   <si>
     <t>DIETHYLCARBAMAZINE CITRATE 50 MG TABLET</t>
   </si>
   <si>
     <t>5137210000000</t>
   </si>
   <si>
     <t>DIFELIKEFALIN 50 MCG/ML SOLUTION FOR INJECTION 1 ML VIAL</t>
   </si>
   <si>
-    <t>5112150200200</t>
-[...16 lines deleted...]
-  <si>
     <t>5112150200500</t>
   </si>
   <si>
     <t>DIGOXIN 50 MCG/ML ELIXIR</t>
   </si>
   <si>
-    <t>5121160300000</t>
-[...4 lines deleted...]
-  <si>
     <t>5110161400000</t>
   </si>
   <si>
     <t>DILOXANIDE FUROATE 500 MG TABLET</t>
   </si>
   <si>
-    <t>5112171300000</t>
-[...16 lines deleted...]
-  <si>
     <t>5124122200300</t>
   </si>
   <si>
     <t>DIMETHICONE 92% SHAMPOO</t>
   </si>
   <si>
     <t>5124124300000</t>
   </si>
   <si>
     <t>DIMETHYL FUMARATE 120 MG GASTRO-RESISTANT CAPSULE</t>
   </si>
   <si>
     <t>5124124300100</t>
   </si>
   <si>
     <t>DIMETHYL FUMARATE 240 MG GASTRO-RESISTANT CAPSULE</t>
   </si>
   <si>
-    <t>5117150000100</t>
-[...4 lines deleted...]
-  <si>
     <t>5117150000200</t>
   </si>
   <si>
     <t>DIMETICONE (SIMETICONE) 40 MG/ML ORAL DROPS 30 ML</t>
   </si>
   <si>
     <t>5118220100500</t>
   </si>
   <si>
     <t>DINOPROSTONE 1 MG VAGINAL GEL</t>
   </si>
   <si>
     <t>5118220100800</t>
   </si>
   <si>
     <t>DINOPROSTONE 10 MG/ML SOLUTION FOR INJECTION 0.5 ML</t>
   </si>
   <si>
     <t>5118220100200</t>
   </si>
   <si>
     <t>DINOPROSTONE 3 MG VAGINAL TABLET</t>
   </si>
   <si>
+    <t>547014180</t>
+  </si>
+  <si>
+    <t>DINOPROSTONE 5 MG Vial</t>
+  </si>
+  <si>
     <t>5116178000600</t>
   </si>
   <si>
     <t>DIOSMIN 450 MG + HESPERIDIN 50 MG TABLET</t>
   </si>
   <si>
     <t>5116162000700</t>
   </si>
   <si>
     <t>DIPHENHYDRAMINE HCL 25 MG CAPSULE</t>
   </si>
   <si>
-    <t>5116162000000</t>
-[...8 lines deleted...]
-    <t>DIPHENHYDRAMINE HCL 7 MG/5 ML + MENTHOL 550 MCG/5 ML + SODIUM CITRATE 28.5 MG/5 ML ORAL SOLUTION</t>
+    <t>5116189000102</t>
+  </si>
+  <si>
+    <t>DIPHENHYDRAMINE+NH4+NA CITRATE 100 Ml Bottle</t>
   </si>
   <si>
     <t>5124129800100</t>
   </si>
   <si>
     <t>DIPHENYLCYCLOPROPENONE POWDER 1 G BOTTLE</t>
   </si>
   <si>
     <t>5120162900000</t>
   </si>
   <si>
     <t>DIPHTHERIA + TETANUS (Td) VACCINE FOR CHILDREN, A STERILE MIXTURE OF ADSORBED DIPHTHERIA TOXOID + TETANUS TOXOID VACCINE</t>
   </si>
   <si>
-    <t>5120210100400</t>
-[...4 lines deleted...]
-  <si>
     <t>5120210100300</t>
   </si>
   <si>
     <t>DIPHTHERIA + TETANUS + ACELLULAR PERTUSSIS (Tdap) VACCINE SINGLE DOSE 0.5 ML IN PRE-FILLED SYRINGE FOR ADOLESCENT AND ADULT</t>
   </si>
   <si>
     <t>5120210100000</t>
   </si>
   <si>
     <t>DIPHTHERIA + TETANUS + PERTUSSIS (DTWP) VACCINE EACH 0.5 ML DOSE CONTAINS NOT LESS THAN 40 - 60 IU OF TETANUS TOXOID NOT LESS THAN 25 LF (30 IU) OF DIPHTHERIA TOXOID ADSORBED</t>
   </si>
   <si>
     <t>5120162900300</t>
   </si>
   <si>
     <t>DIPHTHERIA + TETANUS VACCINE EACH 0.5 ML DOSE WITH NOT LESS THAN 40 - 60 IU OF TETANUS TOXOID FOR ADULT</t>
   </si>
   <si>
     <t>5120162900500</t>
   </si>
   <si>
     <t>DIPHTHERIA ANTI-TOXIN NOT LESS THAN 1000 IU PER ML INJECTION 5 - 10 ML VIAL</t>
   </si>
   <si>
     <t>5120210101000</t>
   </si>
   <si>
     <t>DIPHTHERIA TOXOID + TETANUS TOXOID + ACELLULAR PERTUSSIS WITH FHA + INACTIVATED POLIOMYELITIS VIRUS VACCINE TYPE 1 (MAHONEY STRAIN) TYPE 2 (MEF-1 STRAIN) AND TYPE 3 (SAUKETT STRAIN) EACH 0.5 ML DOSE CONTAINS NOT LESS THAN 10 IU OF DIPHTHERIA TOXOID NOT LESS THAN 40 IU OF TETANUS TOXOID NOT LESS THAN 10 MCG OF PERTUSSIS TOXOID IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5113170500100</t>
   </si>
   <si>
     <t>DIPYRIDAMOLE 5 MG/ML SOLUTION FOR INFUSION 2 ML AMPOULE</t>
   </si>
   <si>
     <t>5112159900000</t>
   </si>
   <si>
     <t>DISTIGMINE BROMIDE 5 MG TABLET</t>
   </si>
   <si>
+    <t>543034250</t>
+  </si>
+  <si>
+    <t>DMSA (SUCCIMER) 100 MG Capsule</t>
+  </si>
+  <si>
     <t>5115173200100</t>
   </si>
   <si>
     <t>DOBUTAMINE 500 MG/250 ML + DEXTROSE 5% INJECTION FOR INTRAVENOUS INFUSION 250 ML BAG</t>
   </si>
   <si>
-    <t>5115173200000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111190200300</t>
   </si>
   <si>
     <t>DOCETAXEL 20 MG/ML SOLUTION FOR INJECTION 1 ML VIAL</t>
   </si>
   <si>
     <t>5111190200200</t>
   </si>
   <si>
     <t>DOCETAXEL 20 MG/ML SOLUTION FOR INJECTION 4 ML VIAL</t>
   </si>
   <si>
-    <t>5117160400000</t>
-[...4 lines deleted...]
-  <si>
     <t>5117165600000</t>
   </si>
   <si>
     <t>DOCUSATE SODIUM 1% (10 MG/ML) 400 - 500 ML SYRUP</t>
   </si>
   <si>
-    <t>5117160200000</t>
-[...16 lines deleted...]
-  <si>
     <t>5114153800100</t>
   </si>
   <si>
     <t>DONEPEZIL HCL 10 MG TABLET</t>
   </si>
   <si>
     <t>5114153800000</t>
   </si>
   <si>
     <t>DONEPEZIL HCL 5 MG TABLET</t>
   </si>
   <si>
     <t>5115173700100</t>
   </si>
   <si>
     <t>DOPAMINE HCL 3.2 MG/ML + DEXTROSE 0.5 MG/ML INFUSION INTRAVENOUS 250 ML BAG</t>
   </si>
   <si>
-    <t>5115173700000</t>
-[...4 lines deleted...]
-  <si>
     <t>5124111990100</t>
   </si>
   <si>
     <t>DORZOLAMIDE 2% + TIMOLOL MALEATE 0.5% EYE DROPS 0.2 ML UNIT DOSE (PRESERVATIVE FREE)</t>
   </si>
   <si>
-    <t>5124111990000</t>
-[...8 lines deleted...]
-    <t>DORZOLAMIDE 2% EYE DROPS</t>
+    <t>5126360200000</t>
+  </si>
+  <si>
+    <t>DOXAZOSIN 4MG TABLET</t>
   </si>
   <si>
     <t>5111171100100</t>
   </si>
   <si>
     <t>DOXORUBICIN HCL 2 MG/ML SOLUTION FOR INJECTION 25 ML VIAL</t>
   </si>
   <si>
     <t>5111171100200</t>
   </si>
   <si>
     <t>DOXORUBICIN HCL 2 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
   </si>
   <si>
     <t>5111171100000</t>
   </si>
   <si>
     <t>DOXORUBICIN HCL PEGYLATED LIPOSOMAL 2 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5110155700000</t>
   </si>
   <si>
     <t>DOXYCYCLINE 20 MG TABLET</t>
   </si>
   <si>
     <t>5118180700400</t>
   </si>
   <si>
     <t>DROSPIRENONE 3 MG + ETHINYL ESTRADIOL 0.02 MG + LEVOMEFOLIC ACID 0.451 MG TABLET</t>
   </si>
   <si>
     <t>5118150800200</t>
   </si>
   <si>
     <t>DULAGLUTIDE 1.5 MG/0.5 ML PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5114153900200</t>
   </si>
   <si>
     <t>DULOXETINE 30 MG MODIFIED-RELEASE CAPSULE</t>
   </si>
   <si>
-    <t>5114153900000</t>
-[...2 lines deleted...]
-    <t>DULOXETINE 60 MG MODIFIED-RELEASE CAPSULE</t>
+    <t>131014444</t>
+  </si>
+  <si>
+    <t>Dupilumab 300 Syringe/Prefilled pen</t>
   </si>
   <si>
     <t>5111171301200</t>
   </si>
   <si>
     <t>DURVALUMAB 50 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
-    <t>5118199900000</t>
-[...4 lines deleted...]
-  <si>
     <t>5120153800000</t>
   </si>
   <si>
     <t>ECULIZUMAB 10 MG/ML SOLUTION FOR INJECTION 30 ML VIAL</t>
   </si>
   <si>
     <t>5134190300300</t>
   </si>
   <si>
     <t>EFAVIRENZ 30 MG/ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5117163100300</t>
   </si>
   <si>
     <t>ELECTROLYTES + POLYETHYLINE GLYCOL FOR ADULT</t>
   </si>
   <si>
-    <t>5113181700100</t>
-[...10 lines deleted...]
-  <si>
     <t>5120159801300</t>
   </si>
   <si>
     <t>EMICIZUMAB 105 MG/0.7 ML SOLUTION FOR SUBCUTANEOUS INJECTION IN SINGLE DOSE VIAL</t>
   </si>
   <si>
     <t>5120159801400</t>
   </si>
   <si>
     <t>EMICIZUMAB 150 MG/ML SOLUTION FOR SUBCUTANEOUS INJECTION IN SINGLE DOSE VIAL</t>
   </si>
   <si>
     <t>5120159801100</t>
   </si>
   <si>
     <t>EMICIZUMAB 30 MG/ML SOLUTION FOR SUBCUTANEOUS INJECTION IN SINGLE DOSE VIAL</t>
   </si>
   <si>
     <t>5120159801200</t>
   </si>
   <si>
     <t>EMICIZUMAB 60 MG/0.4 ML SOLUTION FOR SUBCUTANEOUS INJECTION IN SINGLE DOSE VIAL</t>
   </si>
   <si>
     <t>5134310500000</t>
   </si>
   <si>
     <t>EMTRICITABINE 10 MG/ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5110239902600</t>
   </si>
   <si>
     <t>EMTRICITABINE 200 MG + RILPIVIRINE 25 MG + TENOFOVIR DISOPROXIL FUMARATE 300 MG TABLET</t>
   </si>
   <si>
     <t>5110239800100</t>
   </si>
   <si>
     <t>EMTRICITABINE 200 MG + TENOFOVIR ALAFENAMIDE 25 MG TABLET</t>
   </si>
   <si>
-    <t>5112171500200</t>
-[...4 lines deleted...]
-  <si>
     <t>5112171500000</t>
   </si>
   <si>
     <t>ENALAPRILAT 1.25 MG/ML SOLUTION FOR INJECTION 2 ML</t>
   </si>
   <si>
-    <t>5113160700400</t>
-[...34 lines deleted...]
-  <si>
     <t>5119209900000</t>
   </si>
   <si>
     <t>ENZALUTAMIDE 40 MG CAPSULE</t>
   </si>
   <si>
-    <t>5115170300400</t>
-[...20 lines deleted...]
-    <t>EPINEPHRINE (ADRENALINE) 300 MCG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
+    <t>5139171700000</t>
+  </si>
+  <si>
+    <t>EPHEDRINE HCL 30 MG/ML INJECTION</t>
+  </si>
+  <si>
+    <t>5115170300100</t>
+  </si>
+  <si>
+    <t>EPINEPHRINE 150MCG INJ PREFILLED PEN</t>
   </si>
   <si>
     <t>5128180300000</t>
   </si>
   <si>
     <t>EPIRUBICIN HCL 2 MG/ML SOLUTION FOR INJECTION 25 ML VIAL</t>
   </si>
   <si>
     <t>5128180300100</t>
   </si>
   <si>
     <t>EPIRUBICIN HCL 2 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
   </si>
   <si>
-    <t>5113150601900</t>
-[...20 lines deleted...]
-    <t>EPOETIN ALFA 40000 IU SOLUTION FOR INJECTION 1 ML IN PRE-FILLED SYRINGE</t>
+    <t>5113150600200</t>
+  </si>
+  <si>
+    <t>EPOETIN BETA 2 000 IU</t>
+  </si>
+  <si>
+    <t>5113150600300</t>
+  </si>
+  <si>
+    <t>EPOETIN BETA 4000IU 0.3 ML PFS</t>
   </si>
   <si>
     <t>5113180200700</t>
   </si>
   <si>
     <t>EPTACOG ALFA (ACTIVATED FACTOR VIIa) 2 MG POWDER FOR INJECTION VIAL + DILUENT</t>
   </si>
   <si>
     <t>5113180200800</t>
   </si>
   <si>
     <t>EPTACOG ALFA (ACTIVATED FACTOR VIIa) 5 MG POWDER FOR INJECTION VIAL + DILUENT</t>
   </si>
   <si>
     <t>5113180200600</t>
   </si>
   <si>
     <t>EPTACOG ALFA (ACTIVATED) 1 MG POWDER FOR INJECTION VIAL + DILUENT</t>
   </si>
   <si>
-    <t>5140403000000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111174200100</t>
   </si>
   <si>
     <t>ERIBULIN 0.44 MG/ML INTRAVENOUS INJECTION SOLUTION FOR INJECTION 2 ML VIAL</t>
   </si>
   <si>
     <t>5111182500000</t>
   </si>
   <si>
     <t>ERLOTINIB 100 MG TABLET</t>
   </si>
   <si>
     <t>5111182500100</t>
   </si>
   <si>
     <t>ERLOTINIB 150 MG TABLET</t>
   </si>
   <si>
     <t>5111182500900</t>
   </si>
   <si>
     <t>ERLOTINIB 25 MG TABLET</t>
   </si>
   <si>
     <t>5128460300000</t>
   </si>
   <si>
     <t>ERTAPENEM 1 G INJECTION</t>
   </si>
   <si>
-    <t>5110157000300</t>
-[...4 lines deleted...]
-  <si>
     <t>5110157000200</t>
   </si>
   <si>
     <t>ERYTHROMYCIN 200 MG/5 ML POWDER FOR SUSPENSION</t>
   </si>
   <si>
-    <t>5110157000400</t>
-[...8 lines deleted...]
-    <t>ESMOLOL HCL 10 MG/ML SOLUTION FOR INJECTION 10 ML</t>
+    <t>0</t>
+  </si>
+  <si>
+    <t>eskitamine 28 nasal spray</t>
   </si>
   <si>
     <t>5118182300100</t>
   </si>
   <si>
     <t>ESTERIFIED ESTROGEN 1.25 MG TABLET</t>
   </si>
   <si>
     <t>5118182300000</t>
   </si>
   <si>
     <t>ESTERIFIED ESTROGEN 300 MCG TABLET</t>
   </si>
   <si>
     <t>5118181301400</t>
   </si>
   <si>
     <t>ESTRADIOL 2 MG VAGINAL DELIVERY SYSTEM RING</t>
   </si>
   <si>
     <t>5118181300000</t>
   </si>
   <si>
     <t>ESTRADIOL 50 MCG/DAY TRANSDERMAL PATCH</t>
   </si>
   <si>
+    <t>5118180300000</t>
+  </si>
+  <si>
+    <t>ESTROGEN CONJUGATED 25MG POWDER FOR INJ</t>
+  </si>
+  <si>
     <t>5114219900500</t>
   </si>
   <si>
     <t>ETANERCEPT 50 MG IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5118249900300</t>
   </si>
   <si>
     <t>ETELCALCETIDE 5 MG/ML INJECTION</t>
   </si>
   <si>
-    <t>5110200200000</t>
-[...2 lines deleted...]
-    <t>ETHAMBUTOL HCL 400 MG Tablet</t>
+    <t>5110200200005</t>
+  </si>
+  <si>
+    <t>ETHAMBUTOL HCL 20 MG / ML Suspension</t>
+  </si>
+  <si>
+    <t>5132160100000</t>
+  </si>
+  <si>
+    <t>ETHANOLAMINE OLEATE 5 % SOL FOR INJ 5 ML</t>
   </si>
   <si>
     <t>5132160100100</t>
   </si>
   <si>
     <t>ETHANOLAMINE OLEATE 5% SOLUTION FOR INJECTION 2 ML</t>
   </si>
   <si>
     <t>5135241400000</t>
   </si>
   <si>
     <t>ETHINYLESTRADIOL 6 MG/24 HR + NORELGESTROMIN 0.6 MG/24 HR PATCH</t>
   </si>
   <si>
-    <t>5114150800000</t>
-[...4 lines deleted...]
-  <si>
     <t>5114150800100</t>
   </si>
   <si>
     <t>ETHOSUXIMIDE 250 MG/5 ML ORAL SYRUP BOTTLE</t>
   </si>
   <si>
-    <t>5114293300000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111173900100</t>
   </si>
   <si>
     <t>ETOPOSIDE 20 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
   </si>
   <si>
     <t>5134370400000</t>
   </si>
   <si>
     <t>ETRAVIRINE 100 MG TABLET</t>
   </si>
   <si>
     <t>5120154100000</t>
   </si>
   <si>
     <t>EVEROLIMUS 0.25 MG TABLET</t>
   </si>
   <si>
     <t>5120154100100</t>
   </si>
   <si>
     <t>EVEROLIMUS 0.75 MG TABLET</t>
   </si>
   <si>
-    <t>5120154100200</t>
-[...4 lines deleted...]
-  <si>
     <t>5120154100500</t>
   </si>
   <si>
     <t>EVEROLIMUS 5 MG TABLET</t>
   </si>
   <si>
-    <t>5132159900000</t>
-[...4 lines deleted...]
-  <si>
     <t>5132159900100</t>
   </si>
   <si>
     <t>EVOLOCUMAB 420 MG/3.5 ML SOLUTION FOR INJECTION IN PRE-FILLED CARTRIDGE (THE REQUIRED DEVICES TO BE SUPPLIED FREE OF CHARGE IF NEEDED)</t>
   </si>
   <si>
-    <t>5111182400000</t>
-[...8 lines deleted...]
-    <t>EZETIMIBE 10 MG Tablet</t>
+    <t>5110271301000</t>
+  </si>
+  <si>
+    <t>EXJUM IODINE SCRUB 7.5% DHAMAN MEDICAL</t>
   </si>
   <si>
     <t>5117190200000</t>
   </si>
   <si>
     <t>FAMOTIDINE 10 MG/ML SOLUTION FOR INJECTION 2 ML</t>
   </si>
   <si>
     <t>5117190200100</t>
   </si>
   <si>
     <t>FAMOTIDINE 40 MG/5 ML ORAL SUSPENSION</t>
   </si>
   <si>
     <t>5119199900800</t>
   </si>
   <si>
     <t>FAT EMULSION 20% (EGG YOLK PHOSPHOLIPID GLYCEROL SOYA OIL MEDIUM CHAIN TRIGLYCERIDES) INTRAVENOUS INFUSION 250 ML BOTTLE</t>
   </si>
   <si>
     <t>5119190400000</t>
   </si>
   <si>
     <t>FAT EMULSION 20% SOY BEAN + MEDIUM CHAIN TRIGLYCERIDES + OLIVE OIL + FISH OIL SOLUTION FOR INJECTION 100 ML BOTTLE</t>
   </si>
   <si>
-    <t>5112180900000</t>
-[...8 lines deleted...]
-    <t>FERRIC CARBOXYMALTOSE 50 MG/ML INJECTION 10 ML INJECTION</t>
+    <t>5134250000100</t>
+  </si>
+  <si>
+    <t>FAVIPIRAVIR 200MG TABLET</t>
+  </si>
+  <si>
+    <t>5112180900100</t>
+  </si>
+  <si>
+    <t>FENOFIBRATE 200 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5137230500000</t>
+  </si>
+  <si>
+    <t>FENTANYL 25 MCG/HR PATCH</t>
+  </si>
+  <si>
+    <t>5137230500100</t>
+  </si>
+  <si>
+    <t>FENTANYL 50 MCG/HR PATCH</t>
+  </si>
+  <si>
+    <t>5137230500400</t>
+  </si>
+  <si>
+    <t>FENTANYL 50 MCG/ML INJECTION 10ML VIAL</t>
+  </si>
+  <si>
+    <t>5137230500300</t>
+  </si>
+  <si>
+    <t>FENTANYL 50 MCG/ML INJECTION 2ML AMP</t>
   </si>
   <si>
     <t>5050160500100</t>
   </si>
   <si>
     <t>FERRIC DERISOMALTOSE 500 MG/5 ML SOLUTION FOR INTRAVENOUS INFUSION VIAL</t>
   </si>
   <si>
-    <t>5113150300100</t>
-[...10 lines deleted...]
-  <si>
     <t>5113150300200</t>
   </si>
   <si>
     <t>FERROUS SULPHATE 25 MG/ML ELEMENTAL IRON ORAL DROPS</t>
   </si>
   <si>
-    <t>5113189900000</t>
-[...10 lines deleted...]
-  <si>
     <t>5120180200400</t>
   </si>
   <si>
     <t>FILGRASTIM 48 MU (480 MCG) SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 0.5 ML</t>
   </si>
   <si>
-    <t>5118200100100</t>
-[...10 lines deleted...]
-  <si>
     <t>5142180000000</t>
   </si>
   <si>
     <t>FINERENONE 10 MG TABLET</t>
   </si>
   <si>
     <t>5142180000100</t>
   </si>
   <si>
     <t>FINERENONE 20 MG TABLET</t>
   </si>
   <si>
-    <t>5120154200100</t>
-[...8 lines deleted...]
-    <t>FLAVOXATE HCL 100 MG TABLET</t>
+    <t>5120154200000</t>
+  </si>
+  <si>
+    <t>FINGOLIMOD 0.5MG CAPSULE</t>
   </si>
   <si>
     <t>5110151200500</t>
   </si>
   <si>
     <t>FLUCLOXACILLIN 1 G SOLUTION FOR INJECTION</t>
   </si>
   <si>
-    <t>5110180700100</t>
-[...14 lines deleted...]
-    <t>FLUconazole 50 MG Capsule</t>
+    <t>5128211000200</t>
+  </si>
+  <si>
+    <t>FLUCLOXACILLIN 250 MG CAPSULE</t>
   </si>
   <si>
     <t>5110180700000</t>
   </si>
   <si>
     <t>FLUCONAZOLE 50 MG/5ML ORAL SUSPENSION</t>
   </si>
   <si>
     <t>5110180800300</t>
   </si>
   <si>
     <t>FLUCYTOSINE 10 MG/ML SOLUTION FOR INJECTION 250 ML BOTTLE</t>
   </si>
   <si>
     <t>5110180800100</t>
   </si>
   <si>
     <t>FLUCYTOSINE 500 MG TABLET</t>
   </si>
   <si>
+    <t>5111160400000</t>
+  </si>
+  <si>
+    <t>FLUDARABINE 50MG INJECTION</t>
+  </si>
+  <si>
     <t>5144200100000</t>
   </si>
   <si>
     <t>FLUDARABINE PHOSPHATE 50 MG INJECTION VIAL</t>
   </si>
   <si>
-    <t>5118173800000</t>
-[...14 lines deleted...]
-    <t>FLUOCINOLONE ACETONIDE 0.01% + HYDROQUINONE 4% + TRETINOIN 0.05% CREAM</t>
+    <t>5119160101600</t>
+  </si>
+  <si>
+    <t>FLUIDS: DEXTROSE SOLUTION 10% 250ML</t>
+  </si>
+  <si>
+    <t>5119160101300</t>
+  </si>
+  <si>
+    <t>FLUIDS: DEXTROSE SOLUTION 5% + SODIUM CH</t>
   </si>
   <si>
     <t>5114290801500</t>
   </si>
   <si>
     <t>FLUORESCEIN SODIUM 0.25% (1.25 MG/0.5 ML) + LIDOCAINE HCL ANHYDROUS 4% (20 MG/0.5 ML) EYE DROPS 0.5 ML UNIT DOSE</t>
   </si>
   <si>
-    <t>5121230300000</t>
-[...4 lines deleted...]
-  <si>
     <t>5121230300200</t>
   </si>
   <si>
     <t>FLUORESCEIN SODIUM 2% EYE DROPS 0.5 ML UNIT DOSE</t>
   </si>
   <si>
-    <t>5118173600000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111160500300</t>
   </si>
   <si>
     <t>FLUOROURACIL 5% CREAM</t>
   </si>
   <si>
     <t>5111160500000</t>
   </si>
   <si>
     <t>FLUOROURACIL 50 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5111160500100</t>
   </si>
   <si>
     <t>FLUOROURACIL 50 MG/ML TOPICAL SOLUTION</t>
   </si>
   <si>
     <t>5114161800100</t>
   </si>
   <si>
     <t>FLUOXETINE 20 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5114179900500</t>
-[...8 lines deleted...]
-    <t>FLUPHENAZINE DECANOATE 25 MG/ML SOLUTION FOR INJECTION 1 ML</t>
+    <t>550063697</t>
+  </si>
+  <si>
+    <t>FLUROURACIL 5 %/20 GM Cream</t>
   </si>
   <si>
     <t>5118202700000</t>
   </si>
   <si>
     <t>FLUTAMIDE 250 MG TABLET</t>
   </si>
   <si>
-    <t>5118172200300</t>
-[...22 lines deleted...]
-  <si>
     <t>5142150500100</t>
   </si>
   <si>
     <t>FLUTICASONE PROPIONATE 125 MCG/ACTUATION INHALER</t>
   </si>
   <si>
-    <t>5118172201000</t>
-[...10 lines deleted...]
-  <si>
     <t>5118172201100</t>
   </si>
   <si>
     <t>FLUTICASONE PROPIONATE 50 MCG/ACTUATION + FORMOTEROL FUMARATE 5 MCG/ACTUATION INHALER</t>
   </si>
   <si>
     <t>5116203000100</t>
   </si>
   <si>
     <t>FLUTICASONE PROPIONATE 50 MCG/ACTUATION + SALMETEROL 25 MCG/ACTUATION INHALER</t>
   </si>
   <si>
     <t>5142150500000</t>
   </si>
   <si>
     <t>FLUTICASONE PROPIONATE 50 MCG/ACTUATION INHALER</t>
   </si>
   <si>
-    <t>5119190500000</t>
-[...10 lines deleted...]
-  <si>
     <t>5119191800100</t>
   </si>
   <si>
     <t>FOLIC ACID 5 MG/ML INJECTION 5 ML AMPOULE</t>
   </si>
   <si>
+    <t>5119190502900</t>
+  </si>
+  <si>
+    <t>FOLIC ACID 5MG/ML INJECTION</t>
+  </si>
+  <si>
     <t>5118191200600</t>
   </si>
   <si>
     <t>FOLLITROPIN ALFA 150 IU POWDER FOR INJECTION VIAL + DILUENT</t>
   </si>
   <si>
     <t>5118191200200</t>
   </si>
   <si>
     <t>FOLLITROPIN ALFA 450 IU/0.75 ML PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5118191200500</t>
   </si>
   <si>
     <t>FOLLITROPIN ALFA 75 IU POWDER FOR INJECTION VIAL + DILUENT</t>
   </si>
   <si>
-    <t>5117231300000</t>
-[...4 lines deleted...]
-  <si>
     <t>5113161500100</t>
   </si>
   <si>
     <t>FONDAPARINUX 10 MG/0.8 ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5113161500000</t>
-[...4 lines deleted...]
-  <si>
     <t>5113161500300</t>
   </si>
   <si>
     <t>FONDAPARINUX 7.5 MG/0.6ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
+    <t>5013170104900</t>
+  </si>
+  <si>
+    <t>FORMULA LQD 1.4-1.6 GLU-LACT FREE VAN</t>
+  </si>
+  <si>
+    <t>5050170100800</t>
+  </si>
+  <si>
+    <t>FORMULA LQD BRANCHED-CHAIN AMINO ACID</t>
+  </si>
+  <si>
+    <t>5013170106000</t>
+  </si>
+  <si>
+    <t>FORMULA LQD SEMI-ELEM 1.5KCAL W/ARGIN 10</t>
+  </si>
+  <si>
     <t>5134150300000</t>
   </si>
   <si>
     <t>FOSCARNET 24 MG/ML SOLUTION FOR INJECTION 250 ML</t>
   </si>
   <si>
     <t>5128424700000</t>
   </si>
   <si>
     <t>FOSFOMYCIN 3 G SACHET</t>
   </si>
   <si>
     <t>5135160900000</t>
   </si>
   <si>
     <t>FULVESTRANT 50 MG/ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 5 ML</t>
   </si>
   <si>
-    <t>5119151000000</t>
-[...4 lines deleted...]
-  <si>
     <t>5119151000300</t>
   </si>
   <si>
     <t>FUROSEMIDE 5 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5121255000100</t>
-[...38 lines deleted...]
-    <t>GATIFLOXACIN 0.5% EYE DROPS BOTTLE</t>
+    <t>5114151700000</t>
+  </si>
+  <si>
+    <t>GABAPENTIN 300 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>5120180300000</t>
+  </si>
+  <si>
+    <t>GCSF PEGFILGRASTIM 6MG/0.6ML 0.6ML</t>
   </si>
   <si>
     <t>5111161700200</t>
   </si>
   <si>
     <t>GEMCITABINE 1 G INJECTION VIAL</t>
   </si>
   <si>
+    <t>5111161700000</t>
+  </si>
+  <si>
+    <t>GEMCITABINE 1G INJECTION</t>
+  </si>
+  <si>
     <t>5111161700300</t>
   </si>
   <si>
     <t>GEMCITABINE 200 MG INJECTION VIAL</t>
   </si>
   <si>
+    <t>5111161700100</t>
+  </si>
+  <si>
+    <t>GEMCITABINE 200MG INJECTION</t>
+  </si>
+  <si>
     <t>5110158400200</t>
   </si>
   <si>
     <t>GENTAMICIN 0.3% (1.5 MG/0.5 ML) EYE DROPS 0.5 ML UNIT DOSE</t>
   </si>
   <si>
-    <t>5110158400100</t>
-[...22 lines deleted...]
-  <si>
     <t>5134380000000</t>
   </si>
   <si>
     <t>GLECAPREVIR 100 MG + PIBRENTASVIR 40 MG TABLET</t>
   </si>
   <si>
-    <t>5118151600100</t>
-[...16 lines deleted...]
-  <si>
     <t>5117161900100</t>
   </si>
   <si>
     <t>GLYCERIN 1 - 2.8 G SUPPOSITORY FOR PEDIATRIC</t>
   </si>
   <si>
-    <t>5117161900000</t>
-[...4 lines deleted...]
-  <si>
     <t>5124151400100</t>
   </si>
   <si>
     <t>GLYCERIN 9 MG/ML + ERYTHROMYCIN 5 MG/ML + SODIUM HYALURONATE 1 MG/ML + CARBOXYMETHYLCELLULOSE SODIUM 5 MG/ML EYE DROPS</t>
   </si>
   <si>
-    <t>5112160300100</t>
-[...10 lines deleted...]
-  <si>
     <t>5141160500100</t>
   </si>
   <si>
     <t>GLYCERYL TRINITRATE (NITROGLYCERIN) 500 MCG SUBLINGUAL TABLET</t>
   </si>
   <si>
-    <t>5115161100000</t>
-[...2 lines deleted...]
-    <t>GLYCOPYRROLATE 200 MCG/ML INJECTION 1 ML</t>
+    <t>5119190200200</t>
+  </si>
+  <si>
+    <t>GLYCINE POWDER</t>
   </si>
   <si>
     <t>5111185000000</t>
   </si>
   <si>
     <t>GONADORELIN 100 MCG POWDER FOR INJECTION VIAL + DILUENT</t>
   </si>
   <si>
     <t>5118190100200</t>
   </si>
   <si>
     <t>GONADOTROPHIN CHORIONIC HUMAN 1500 IU POWDER FOR INJECTION AMPOULE + DILUENT</t>
   </si>
   <si>
-    <t>5118190100100</t>
-[...4 lines deleted...]
-  <si>
     <t>5111180500400</t>
   </si>
   <si>
     <t>GOSERELIN 10.8 MG IMPLANT PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5111180500300</t>
-[...2 lines deleted...]
-    <t>GOSERELIN 3.6 MG IMPLANT PRE-FILLED SYRINGE</t>
+    <t>5111180500100</t>
+  </si>
+  <si>
+    <t>GOSERELIN 3.6MG IMPLANT PFS</t>
   </si>
   <si>
     <t>5117180200100</t>
   </si>
   <si>
     <t>GRANISETRON 1 MG TABLET</t>
   </si>
   <si>
     <t>5110180900100</t>
   </si>
   <si>
     <t>GRISEOFULVIN 125 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
+    <t>547024200</t>
+  </si>
+  <si>
+    <t>Growth Hormone 5.3 mg/ml Syringe  5.3 MG/Syringe</t>
+  </si>
+  <si>
     <t>5120150002900</t>
   </si>
   <si>
     <t>GUSELKUMAB 10 MG/ML SOLUTION FOR INTRAVENOUS INFUSION 20 ML VIAL</t>
   </si>
   <si>
     <t>5118242800500</t>
   </si>
   <si>
     <t>GUSELKUMAB 100 MG/ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 1 ML</t>
   </si>
   <si>
     <t>5120150003000</t>
   </si>
   <si>
     <t>GUSELKUMAB 100 MG/ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 2 ML</t>
   </si>
   <si>
-    <t>5120160800200</t>
-[...10 lines deleted...]
-  <si>
     <t>5114170200400</t>
   </si>
   <si>
     <t>HALOPERIDOL 2 MG/ML ORAL DROPS</t>
   </si>
   <si>
-    <t>5114170200600</t>
-[...4 lines deleted...]
-  <si>
     <t>5113160300400</t>
   </si>
   <si>
     <t>HEPARIN SODIUM 1000 IU/ML INJECTION VIAL</t>
   </si>
   <si>
     <t>5113160300200</t>
   </si>
   <si>
     <t>HEPARIN SODIUM 5000 IU/0.2 ML INJECTION AMPOULE (PRESERVATIVE FREE)</t>
   </si>
   <si>
-    <t>5113160300100</t>
-[...32 lines deleted...]
-    <t>HEPATITIS B VACCINE FOR PEDIATRIC VIAL</t>
+    <t>542014277</t>
+  </si>
+  <si>
+    <t>HEPATITIS VACCINE A 80 International Unit Injection</t>
   </si>
   <si>
     <t>5115200500700</t>
   </si>
   <si>
     <t>HEPTAVALENT BOTULINUM ANTI-TOXIN 20 ML</t>
   </si>
   <si>
     <t>5115200500900</t>
   </si>
   <si>
     <t>HEPTAVALENT BOTULINUM ANTI-TOXIN 50 ML</t>
   </si>
   <si>
-    <t>5120165000000</t>
-[...10 lines deleted...]
-  <si>
     <t>5113190900300</t>
   </si>
   <si>
     <t>HUMAN ALBUMIN 5% INFUSION INTRAVENOUS 250 ML</t>
   </si>
   <si>
-    <t>5113180100400</t>
-[...2 lines deleted...]
-    <t>HUMAN FIBRINOGEN 2 G POWDER FOR INFUSION VIAL</t>
+    <t>5113180100100</t>
+  </si>
+  <si>
+    <t>HUMAN FIBRINOGEN 2 G INFUSION</t>
   </si>
   <si>
     <t>5120180600600</t>
   </si>
   <si>
     <t>HUMAN NORMAL IMMUNOGLOBULIN 10% (100 MG/ML) INTRAVENOUS SOLUTION FOR INJECTION 100 ML VIAL</t>
   </si>
   <si>
     <t>5120180600200</t>
   </si>
   <si>
     <t>HUMAN NORMAL IMMUNOGLOBULIN 16.5% (165 MG/ML) SOLUTION FOR INJECTION 2 ML</t>
   </si>
   <si>
-    <t>5120180600100</t>
-[...4 lines deleted...]
-  <si>
     <t>5120164900300</t>
   </si>
   <si>
     <t>HUMAN PAPILLOMA VIRUS 9-VALENT VACCINE SINGLE DOSE IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5114214800000</t>
-[...40 lines deleted...]
-  <si>
     <t>5118170600800</t>
   </si>
   <si>
     <t>HYDROCORTISONE SODIUM SUCCINATE 250 MG/2 ML POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5124120900000</t>
-[...10 lines deleted...]
-  <si>
     <t>5121160000000</t>
   </si>
   <si>
     <t>HYDROXOCOBALAMIN (VITAMIN B12) 5 G POWDER FOR INJECTION KIT</t>
   </si>
   <si>
     <t>5135151700000</t>
   </si>
   <si>
     <t>HYDROXYPROGESTERONE HEXANOATE 250 MG/ML INJECTION 1 ML AMPOULE</t>
   </si>
   <si>
+    <t>5110240200100</t>
+  </si>
+  <si>
+    <t>HYDROXYPROPYLMETHYL CELLULOSE 0.3% MINIM</t>
+  </si>
+  <si>
     <t>5136160300100</t>
   </si>
   <si>
     <t>HYDROXYTRYPTOPHAN 50 MG TABLET</t>
   </si>
   <si>
     <t>5111160600500</t>
   </si>
   <si>
     <t>HYDROXYUREA (HYDROXYCARBAMIDE) 100 MG/ML ORAL SUSPENSION 150 ML</t>
   </si>
   <si>
-    <t>5111160600000</t>
-[...10 lines deleted...]
-  <si>
     <t>5116163700000</t>
   </si>
   <si>
     <t>HYDROXYZINE HCL 10 MG/5 ML ORAL SYRUP</t>
   </si>
   <si>
-    <t>5117210700200</t>
-[...8 lines deleted...]
-    <t>IBUPROFEN 4 MG/ML SOLUTION FOR INJECTION 100 ML BOTTLE</t>
+    <t>5114210600800</t>
+  </si>
+  <si>
+    <t>IBUPROFEN 400MG/100ML SOLUTION IV</t>
   </si>
   <si>
     <t>5114210600300</t>
   </si>
   <si>
     <t>IBUPROFEN LYSINE 10 MG/ML SOLUTION FOR INJECTION 2 ML VIAL</t>
   </si>
   <si>
     <t>5128180100100</t>
   </si>
   <si>
     <t>IDARUBICIN 10 MG SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111150900200</t>
   </si>
   <si>
     <t>IFOSFAMIDE 2 G POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111251000300</t>
   </si>
   <si>
     <t>IFOSFAMIDE 500 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5112110100100</t>
-[...16 lines deleted...]
-  <si>
     <t>5110980100100</t>
   </si>
   <si>
     <t>IMIPENEM 500 MG + CILASTATIN 500 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5120151000000</t>
   </si>
   <si>
     <t>IMIQUIMOD 5% CREAM</t>
   </si>
   <si>
     <t>5120169900000</t>
   </si>
   <si>
     <t>INACTIVATED ORAL CHOLERA VACCINE MUST CONTAIN VIBRIO CHOLERAE O1 INABA WITH DIFFERENT STRAINS (CLASSICAL BIOTYPE, EL TOR BIOTYPE, OGAWA CLASSICAL BIOTYPE, AND RECOMBINANT CHOLERA TOXIN B SUBUNIT (PRODUCED IN V. CHOLERAE O1 INABA CLASSICAL BIOTYPE STRAIN 213)</t>
   </si>
   <si>
     <t>5120161600000</t>
   </si>
   <si>
     <t>INACTIVATED POLIO VACCINE (IPV) 0.5 ML INJECTION</t>
   </si>
   <si>
     <t>5144157800000</t>
   </si>
   <si>
     <t>INDOCYANINE GREEN SODIUM 25 MG POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5114210700000</t>
   </si>
   <si>
     <t>INDOMETHACIN 1 MG POWDER FOR INJECTION</t>
   </si>
   <si>
-    <t>5114210700300</t>
-[...2 lines deleted...]
-    <t>INDOMETHACIN 100 MG SUPPOSITORY</t>
+    <t>5111172000100</t>
+  </si>
+  <si>
+    <t>INFLIXIMAB 100 MG POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5120240900000</t>
   </si>
   <si>
     <t>INFLIXIMAB 120 MG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5118150602800</t>
-[...86 lines deleted...]
-    <t>Insulin Lispro 50% and insulin lispro protamine 50%</t>
+    <t>542014226</t>
+  </si>
+  <si>
+    <t>INFLUENZA  VACCINE ( H1N1) 5 Ml Injection</t>
+  </si>
+  <si>
+    <t>5120160800100</t>
+  </si>
+  <si>
+    <t>INFLUENZA VACCINE INJ INTRAMUSCULAR</t>
+  </si>
+  <si>
+    <t>5118150603100</t>
+  </si>
+  <si>
+    <t>INSULIN LISPRO 100IU PEN</t>
+  </si>
+  <si>
+    <t>541074528a</t>
+  </si>
+  <si>
+    <t>INTERFERON 4.5 MIL.UNIT Vial</t>
+  </si>
+  <si>
+    <t>541074528</t>
+  </si>
+  <si>
+    <t>INTERFERON ALPHA 3 MIL.UNIT Vial</t>
+  </si>
+  <si>
+    <t>5120180900300</t>
+  </si>
+  <si>
+    <t>INTERFERON BETA 1A 30MCG/0.5 ML INJ</t>
   </si>
   <si>
     <t>5120180900900</t>
   </si>
   <si>
     <t>INTERFERON BETA-1A 30 MCG/0.5 ML (6 MILLION IU/0.5 ML) SOLUTION FOR INJECTION 0.5 ML IN PRE-FILLED PEN</t>
   </si>
   <si>
+    <t>541074527</t>
+  </si>
+  <si>
+    <t>INTERFERON BETA-1A 44 MCG/.5 Ml Syringe</t>
+  </si>
+  <si>
     <t>5120180900200</t>
   </si>
   <si>
     <t>INTERFERON BETA-1B 250 MCG (8 MILLION IU) POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
+    <t>541074526</t>
+  </si>
+  <si>
+    <t>INTERFERONE BETA1B 9.6 MIL.UNIT Syringe</t>
+  </si>
+  <si>
     <t>5121200300000</t>
   </si>
   <si>
     <t>IPECACUANHA ORAL LIQUID</t>
   </si>
   <si>
-    <t>5116170500500</t>
-[...10 lines deleted...]
-  <si>
     <t>5111164200000</t>
   </si>
   <si>
     <t>IRINOTECAN 20 MG/ML INJECTION 5 ML VIAL</t>
   </si>
   <si>
-    <t>5113150300500</t>
-[...2 lines deleted...]
-    <t>IRON (AS SUCROSE) 100 MG/5 ML INJECTION CONCENTRATED 5 ML AMPOULE</t>
+    <t>5113150300400</t>
+  </si>
+  <si>
+    <t>IRON 100MG FOLIC ACID 350MCG CH TAB</t>
   </si>
   <si>
     <t>5113150300300</t>
   </si>
   <si>
     <t>IRON SYRUP (ELEMENTAL IRON) 25 - 50 MG/5 ML</t>
   </si>
   <si>
     <t>5130000000000</t>
   </si>
   <si>
     <t>ISAVUCONAZOLE 200 MG (EQUIVALENT TO 372.6 MG ISAVUCONAZONIUM SULPHATE) INJECTION VIAL</t>
   </si>
   <si>
     <t>5127240600000</t>
   </si>
   <si>
     <t>ISOFLURANE LIQUID FOR INHALATION 100 ML</t>
   </si>
   <si>
-    <t>5110200300100</t>
-[...4 lines deleted...]
-  <si>
     <t>5110200300300</t>
   </si>
   <si>
     <t>ISONIAZID 25 MG/ML SOLUTION FOR INJECTION 2 ML VIAL</t>
   </si>
   <si>
     <t>5110200300200</t>
   </si>
   <si>
     <t>ISONIAZID 50 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5115170600000</t>
-[...29 lines deleted...]
-    <t>5120159801700</t>
+    <t>5112160200100</t>
+  </si>
+  <si>
+    <t>ISOSORBIDE DINITRATE 20 MG CAPSULE MR</t>
+  </si>
+  <si>
+    <t>544021066</t>
+  </si>
+  <si>
+    <t>ISOSORBIDE MONONITRATE 50 MG Capsule</t>
+  </si>
+  <si>
+    <t>5117160000000</t>
+  </si>
+  <si>
+    <t>ISPAGHULA HUSK 3.5-5G GRANULES SACHET</t>
+  </si>
+  <si>
+    <t>5120159801500</t>
   </si>
   <si>
     <t>IXEKIZUMAB 80 MG/ML SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5117242100000</t>
   </si>
   <si>
     <t>KAOLIN-LIGHT 193 MG/ML + PECTIN 4.3 MG/ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5127220400000</t>
   </si>
   <si>
     <t>KETAMINE HCL 10 MG/ML INJECTION 20 ML VIAL</t>
   </si>
   <si>
     <t>5127220400100</t>
   </si>
   <si>
     <t>KETAMINE HCL 50 MG/ML INJECTION 10 ML VIAL</t>
   </si>
   <si>
-    <t>5110181100000</t>
-[...8 lines deleted...]
-    <t>KETOROLAC 30 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+    <t>540021480</t>
+  </si>
+  <si>
+    <t>KETOCONAZOLE 200 MG Tablet</t>
   </si>
   <si>
     <t>5114213800200</t>
   </si>
   <si>
     <t>KETOROLAC 30 MG/ML SOLUTION FOR INJECTION 1 ML VIAL</t>
   </si>
   <si>
-    <t>5114213800000</t>
-[...4 lines deleted...]
-  <si>
     <t>5131370400100</t>
   </si>
   <si>
     <t>KETOTIFEN 0.025% EYE DROPS 0.4 ML MINIMS (PRESERVATIVE FREE)</t>
   </si>
   <si>
+    <t>5132300100000</t>
+  </si>
+  <si>
+    <t>L CARNITINE 500 MG TABLET ORAL</t>
+  </si>
+  <si>
     <t>5119199900500</t>
   </si>
   <si>
     <t>L-CARNITINE 30% (300 MG/ML) ORAL LIQUID 20 ML</t>
   </si>
   <si>
-    <t>5115182300200</t>
-[...10 lines deleted...]
-  <si>
     <t>5114156300800</t>
   </si>
   <si>
     <t>LACOSAMIDE 10 MG/ML SOLUTION FOR INJECTION 20 ML VIAL</t>
   </si>
   <si>
-    <t>5114156300200</t>
-[...22 lines deleted...]
-  <si>
     <t>5134311000100</t>
   </si>
   <si>
     <t>LAMIVUDINE 100 MG TABLET</t>
   </si>
   <si>
     <t>5110237200100</t>
   </si>
   <si>
     <t>LAMIVUDINE 150 MG + ZIDOVUDINE 300 MG TABLET</t>
   </si>
   <si>
     <t>5134311000200</t>
   </si>
   <si>
     <t>LAMIVUDINE 150 MG TABLET</t>
   </si>
   <si>
     <t>5134311000000</t>
   </si>
   <si>
     <t>LAMIVUDINE 50 MG/5 ML ORAL SYRUP</t>
   </si>
   <si>
     <t>5114150400300</t>
   </si>
   <si>
     <t>LAMOTRIGINE 25 MG TABLET</t>
   </si>
   <si>
     <t>5114150400400</t>
   </si>
   <si>
     <t>LAMOTRIGINE 5 MG CHEWABLE/DISPERSIBLE TABLET</t>
   </si>
   <si>
-    <t>5120154900000</t>
-[...4 lines deleted...]
-  <si>
     <t>5120189900100</t>
   </si>
   <si>
     <t>LENALIDOMIDE 10 MG CAPSULE</t>
   </si>
   <si>
     <t>5120330100000</t>
   </si>
   <si>
     <t>LENALIDOMIDE 25 MG CAPSULE</t>
   </si>
   <si>
+    <t>541064520</t>
+  </si>
+  <si>
+    <t>LENALIDOMIDE 25 MG Tablet</t>
+  </si>
+  <si>
     <t>5120189900000</t>
   </si>
   <si>
     <t>LENALIDOMIDE 5 MG CAPSULE</t>
   </si>
   <si>
-    <t>5111182000100</t>
-[...5 lines deleted...]
-    <t>5111180700800</t>
+    <t>543024209</t>
+  </si>
+  <si>
+    <t>LEPIRUDIN 50 MG Vial</t>
+  </si>
+  <si>
+    <t>5111180700200</t>
   </si>
   <si>
     <t>LEUPROLIDE ACETATE DEPOT 22.5 MG INTRAMUSCULAR INJECTION KIT</t>
   </si>
   <si>
     <t>5111180700900</t>
   </si>
   <si>
     <t>LEUPROLIDE ACETATE DEPOT 3.75 MG INTRAMUSCULAR INJECTION KIT</t>
   </si>
   <si>
-    <t>5111180701000</t>
+    <t>5111180700100</t>
   </si>
   <si>
     <t>LEUPROLIDE ACETATE DEPOT 7.5 MG INTRAMUSCULAR INJECTION KIT</t>
   </si>
   <si>
-    <t>5114151800300</t>
-[...2 lines deleted...]
-    <t>LEVETIRACETAM 100 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
+    <t>5111180700000</t>
+  </si>
+  <si>
+    <t>LEUPRORELIN ACETATE 3.75 MG INJ</t>
   </si>
   <si>
     <t>5119199900400</t>
   </si>
   <si>
     <t>LEVOCARNITINE 200 MG/ML SOLUTION FOR INJECTION 5 ML</t>
   </si>
   <si>
-    <t>5132300200100</t>
-[...20 lines deleted...]
-    <t>LEVONORGESTREL 30 MCG TABLET</t>
+    <t>545071999</t>
+  </si>
+  <si>
+    <t>LEVODOPA20MG +CABIDOPA 5MG 20 MG / ML Gel</t>
   </si>
   <si>
     <t>5135200600100</t>
   </si>
   <si>
     <t>LEVONORGESTREL 52 MG INTRAUTERINE DRUG DELIVERY SYSTEM 1 SYSTEM</t>
   </si>
   <si>
-    <t>5118160100000</t>
-[...26 lines deleted...]
-    <t>LIDOCAINE HCL ANHYDROUS 1% (100 MG/10 ML) SOLUTION FOR INJECTION 10 ML IN PRE-FILLED SYRINGE</t>
+    <t>5114290804100</t>
+  </si>
+  <si>
+    <t>LIDOCAIN ANHY 0.4% DEXTROSE 5% 500ML BAG</t>
+  </si>
+  <si>
+    <t>544064381</t>
+  </si>
+  <si>
+    <t>LIDOCAINE 2% 100 MG/20 MG / ML Syringe</t>
   </si>
   <si>
     <t>5114290801200</t>
   </si>
   <si>
     <t>LIDOCAINE HCL ANHYDROUS 1% + EPINEPHRINE 1 IN 100000 INJECTION 20 ML VIAL</t>
   </si>
   <si>
     <t>5127393700100</t>
   </si>
   <si>
     <t>LIDOCAINE HCL ANHYDROUS 1% + EPINEPHRINE 1 IN 200000 INJECTION 20 ML VIAL</t>
   </si>
   <si>
-    <t>5114290801800</t>
-[...4 lines deleted...]
-  <si>
     <t>5114290802100</t>
   </si>
   <si>
     <t>LIDOCAINE HCL ANHYDROUS 2% (400 MG/20 ML) INJECTION 20 ML AMPOULE</t>
   </si>
   <si>
-    <t>5114290800700</t>
-[...4 lines deleted...]
-  <si>
     <t>5114290800300</t>
   </si>
   <si>
     <t>LIDOCAINE HCL ANHYDROUS 2% + EPINEPHRINE 1 IN 80000 INJECTION 1.8 ML</t>
   </si>
   <si>
-    <t>5114290800200</t>
-[...10 lines deleted...]
-  <si>
     <t>5114290800400</t>
   </si>
   <si>
     <t>LIGNOCAINE HCL 20% INJECTION 5 ML SYRINGE (PRESERVATIVE FREE)</t>
   </si>
   <si>
     <t>5110154900200</t>
   </si>
   <si>
     <t>LINEZOLID 20 MG/ML ORAL SUSPENSION</t>
   </si>
   <si>
-    <t>5110154900300</t>
-[...2 lines deleted...]
-    <t>LINEZOLID 600 MG/300 ML INTRAVENOUS INFUSION 300 ML BAG</t>
+    <t>5110154900100</t>
+  </si>
+  <si>
+    <t>LINEZOLID INTRAVENOUS INF 600MG</t>
   </si>
   <si>
     <t>5118160200100</t>
   </si>
   <si>
     <t>LIOTHYRONINE SODIUM 50 MCG TABLET</t>
   </si>
   <si>
     <t>5112181900300</t>
   </si>
   <si>
     <t>LOMITAPIDE 10 MG CAPSULE</t>
   </si>
   <si>
     <t>5112181900400</t>
   </si>
   <si>
     <t>LOMITAPIDE 5 MG CAPSULE</t>
   </si>
   <si>
     <t>5112181900200</t>
   </si>
   <si>
     <t>LOMITAPIDE MESYLATE 20 MG CAPSULE</t>
   </si>
   <si>
     <t>5111151000000</t>
   </si>
   <si>
     <t>LOMUSTINE 100 MG CAPSULE</t>
   </si>
   <si>
-    <t>5117170200000</t>
-[...2 lines deleted...]
-    <t>LOPERAMIDE HCL 2 MG CAPSULE</t>
+    <t>541011025</t>
+  </si>
+  <si>
+    <t>LOMUSTINE 40 MG Capsule</t>
   </si>
   <si>
     <t>5110237100200</t>
   </si>
   <si>
     <t>LOPINAVIR 100 MG + RITONAVIR 25 MG TABLET</t>
   </si>
   <si>
     <t>5110237100300</t>
   </si>
   <si>
     <t>LOPINAVIR 80 MG/ML + RITONAVIR 20 MG/ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5116160600000</t>
-[...14 lines deleted...]
-    <t>LOsartan potassium 50 Mg Tablet</t>
+    <t>5114191600100</t>
+  </si>
+  <si>
+    <t>LORAZEPAM 1 MG TABLET</t>
+  </si>
+  <si>
+    <t>5114191600000</t>
+  </si>
+  <si>
+    <t>LORAZEPAM 2 MG/ ML 1ML AMP OR VIAL</t>
   </si>
   <si>
     <t>5142150300100</t>
   </si>
   <si>
     <t>LOTEPREDNOL ETABONATE 0.5% EYE DROPS</t>
   </si>
   <si>
     <t>5124129900300</t>
   </si>
   <si>
     <t>LUBRICANT SKIN JELLY 80 - 100 G</t>
   </si>
   <si>
+    <t>541011107</t>
+  </si>
+  <si>
+    <t>luspartecept 75mg</t>
+  </si>
+  <si>
     <t>5113150000000</t>
   </si>
   <si>
     <t>LUSPATERCEPT-AAMT 75 MG POWDER FOR SOLUTION</t>
   </si>
   <si>
-    <t>5116162600300</t>
-[...4 lines deleted...]
-  <si>
     <t>5117150800100</t>
   </si>
   <si>
     <t>MAGNESIUM CARBONATE 1 KG POWDER</t>
   </si>
   <si>
     <t>5117162000000</t>
   </si>
   <si>
     <t>MAGNESIUM CITRATE 290 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5117159900400</t>
-[...4 lines deleted...]
-  <si>
     <t>5117160600100</t>
   </si>
   <si>
     <t>MAGNESIUM SULPHATE 10% INJECTION 20 ML AMPOULE</t>
   </si>
   <si>
-    <t>5114156600000</t>
-[...4 lines deleted...]
-  <si>
     <t>5119150900200</t>
   </si>
   <si>
     <t>MANNITOL 20% SOLUTION FOR INJECTION IN 250 ML GLASS BOTTLE</t>
   </si>
   <si>
     <t>5134190400100</t>
   </si>
   <si>
     <t>MARAVIROC 150 MG TABLET</t>
   </si>
   <si>
     <t>5134190400000</t>
   </si>
   <si>
     <t>MARAVIROC 300 MG TABLET</t>
   </si>
   <si>
-    <t>5120162800100</t>
-[...16 lines deleted...]
-  <si>
     <t>5110170200000</t>
   </si>
   <si>
     <t>MEBENDAZOLE 100 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5117210100000</t>
-[...4 lines deleted...]
-  <si>
     <t>5131170100100</t>
   </si>
   <si>
     <t>MECLOZINE HCL 25 MG + PYRIDOXINE (VITAMIN B6) HCL 50 MG TABLET</t>
   </si>
   <si>
     <t>5118182700100</t>
   </si>
   <si>
     <t>MEDROXYPROGESTERONE ACETATE 150 MG/ML SUSPENSION FOR INJECTION</t>
   </si>
   <si>
-    <t>5118182700000</t>
-[...10 lines deleted...]
-  <si>
     <t>5118180600200</t>
   </si>
   <si>
     <t>MEGESTROL ACETATE 160 MG TABLET</t>
   </si>
   <si>
     <t>5118180600100</t>
   </si>
   <si>
     <t>MEGESTROL ACETATE 200 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5118180600000</t>
   </si>
   <si>
     <t>MEGESTROL ACETATE 40 MG TABLET</t>
   </si>
   <si>
     <t>5110160400000</t>
   </si>
   <si>
     <t>MEGLUMINE ANTIMONIATE 1.5 G/5 ML SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5114214000100</t>
-[...4 lines deleted...]
-  <si>
     <t>5050170100200</t>
   </si>
   <si>
     <t>MELPHALAN 2 MG TABLET</t>
   </si>
   <si>
     <t>5111251300000</t>
   </si>
   <si>
     <t>MELPHALAN 50 MG INJECTION VIAL</t>
   </si>
   <si>
-    <t>5120161000000</t>
-[...4 lines deleted...]
-  <si>
     <t>5118191200300</t>
   </si>
   <si>
     <t>MENOTROPHIN (HUMAN MENOPAUSAL GONADOTROPHIN) 75 IU POWDER AND SOLVENT FOR INJECTION</t>
   </si>
   <si>
     <t>5127300600100</t>
   </si>
   <si>
     <t>MEPIVACAINE 2% + EPINEPHRINE CARTRIDGE 1.8 ML</t>
   </si>
   <si>
     <t>5127300600000</t>
   </si>
   <si>
     <t>MEPIVACAINE 3% CARTRIDGE 1.8 ML</t>
   </si>
   <si>
-    <t>5111160900000</t>
-[...2 lines deleted...]
-    <t>MERCAPTOPURINE 50 MG TABLET</t>
+    <t>551064337</t>
+  </si>
+  <si>
+    <t>MEPIVACAINE HCL 54 MG/10.8 MG Cartridge</t>
   </si>
   <si>
     <t>5110161100100</t>
   </si>
   <si>
     <t>MEROPENEM 1 G POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5110161100000</t>
   </si>
   <si>
     <t>MEROPENEM 500 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5114200300900</t>
   </si>
   <si>
     <t>MESALAMINE 4 G/60 ML LIQUID ENEMA</t>
   </si>
   <si>
-    <t>5114200300700</t>
-[...10 lines deleted...]
-  <si>
     <t>5117232400000</t>
   </si>
   <si>
     <t>MESNA 400 MG/4 ML CONCENTRATED INJECTION 4 ML AMPOULE</t>
   </si>
   <si>
     <t>5111161000700</t>
   </si>
   <si>
     <t>METHOTREXATE 10 MG TABLET</t>
   </si>
   <si>
     <t>5111161001000</t>
   </si>
   <si>
     <t>METHOTREXATE 100 MG/ML SOLUTION FOR INJECTION 50 ML VIAL</t>
   </si>
   <si>
-    <t>5111161000000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111161000500</t>
   </si>
   <si>
     <t>METHOTREXATE 25 MG/ML SOLUTION FOR INJECTION 2 ML VIAL</t>
   </si>
   <si>
     <t>5111161000600</t>
   </si>
   <si>
     <t>METHOTREXATE 25 MG/ML SOLUTION FOR INJECTION 20 ML VIAL</t>
   </si>
   <si>
     <t>5111161000100</t>
   </si>
   <si>
     <t>METHOTREXATE 50 MG/ML (10 MG) SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 0.2 ML</t>
   </si>
   <si>
     <t>5111161000900</t>
   </si>
   <si>
     <t>METHOTREXATE 50 MG/ML (15 MG) SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 0.3 ML</t>
   </si>
   <si>
     <t>5111161001100</t>
   </si>
   <si>
     <t>METHOTREXATE 50 MG/ML (7.5 MG) SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE 0.15 ML</t>
   </si>
   <si>
     <t>5124129900200</t>
   </si>
   <si>
     <t>METHOXSALEN 10 MG CAPSULE</t>
   </si>
   <si>
-    <t>5113159800000</t>
-[...20 lines deleted...]
-    <t>METHYLENE BLUE (METHYLTHIONINIUM CHLORIDE) 10 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+    <t>5127382700300</t>
+  </si>
+  <si>
+    <t>METHYL SALICYLATE B.P. 1L AIR TIGHT BOT</t>
   </si>
   <si>
     <t>5114249900100</t>
   </si>
   <si>
     <t>METHYLERGOMETRINE / METHYLERGONOVINE MALEATE 125 MCG TABLET</t>
   </si>
   <si>
     <t>5114249900000</t>
   </si>
   <si>
     <t>METHYLERGOMETRINE MALEATE 200 MCG/ML INJECTION 1 ML</t>
   </si>
   <si>
-    <t>5118172900100</t>
-[...38 lines deleted...]
-    <t>METRONIDAZOLE 0.75% TOPICAL GEL TUBE</t>
+    <t>5114261800200</t>
+  </si>
+  <si>
+    <t>METHYLPHENIDATE HCL 18MG ER TABLET</t>
+  </si>
+  <si>
+    <t>547054455</t>
+  </si>
+  <si>
+    <t>MethylPREDNISolone125 MG/2 Ml Vial</t>
   </si>
   <si>
     <t>5110160300600</t>
   </si>
   <si>
     <t>METRONIDAZOLE 200 - 250 MG TABLET</t>
   </si>
   <si>
-    <t>5110160300200</t>
-[...4 lines deleted...]
-  <si>
     <t>5110181200100</t>
   </si>
   <si>
     <t>MICONAZOLE NITRATE 1200 MG VAGINAL TABLET</t>
   </si>
   <si>
-    <t>5118179800100</t>
-[...22 lines deleted...]
-  <si>
     <t>5110180500200</t>
   </si>
   <si>
     <t>MICONAZOLE NITRATE 2% VAGINAL CREAM TUBE</t>
   </si>
   <si>
-    <t>5110181200700</t>
-[...8 lines deleted...]
-    <t>MIDODRINE 2.5 MG TABLET</t>
+    <t>540024500</t>
+  </si>
+  <si>
+    <t>MICONAZOLE NITRATE 200 MG/ Ampoule Injection</t>
+  </si>
+  <si>
+    <t>545034620</t>
+  </si>
+  <si>
+    <t>MIDAZOLAM 2 MG/1 Ml Syrup</t>
+  </si>
+  <si>
+    <t>5114154200100</t>
+  </si>
+  <si>
+    <t>MIDAZOLAM 5MG/ML INJECTION 3ML</t>
   </si>
   <si>
     <t>5112190200000</t>
   </si>
   <si>
     <t>MILRINONE 1 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5110166800000</t>
   </si>
   <si>
     <t>MILTEFOSINE 50 MG CAPSULE</t>
   </si>
   <si>
-    <t>5124186700000</t>
-[...40 lines deleted...]
-  <si>
     <t>5111170400200</t>
   </si>
   <si>
     <t>MITOMYCIN 10 MG POWDER FOR SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111170400400</t>
   </si>
   <si>
     <t>MITOMYCIN 20 MG POWDER FOR SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
+    <t>5111170400100</t>
+  </si>
+  <si>
+    <t>MITOSOL MOBIUS</t>
+  </si>
+  <si>
     <t>5128180900000</t>
   </si>
   <si>
     <t>MITOXANTRONE HCL 2 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
-    <t>5118174900100</t>
-[...44 lines deleted...]
-    <t>MOXIFLOXACIN 1.6 MG/ML INTRAVENOUS INFUSION 250 ML</t>
+    <t>5114220601200</t>
+  </si>
+  <si>
+    <t>MORPHINE SULPHATE 10 MG IMMEDIATE-RELEASE TABLET</t>
+  </si>
+  <si>
+    <t>5114220600300</t>
+  </si>
+  <si>
+    <t>MORPHINE SULPHATE 10 MG/ML INJECTION 1ML</t>
+  </si>
+  <si>
+    <t>5114220600100</t>
+  </si>
+  <si>
+    <t>MORPHINE SULPHATE 30 MG SR TABLET</t>
   </si>
   <si>
     <t>5119160300700</t>
   </si>
   <si>
     <t>MULTIVITAMIN FAT SOLUBLE (A + D + E + K) INJECTION 10 ML FOR TPN FOR PEDIATRIC VIAL</t>
   </si>
   <si>
+    <t>548012245</t>
+  </si>
+  <si>
+    <t>MULTIVITAMINS     0.60 Ml Drops</t>
+  </si>
+  <si>
     <t>5119190505700</t>
   </si>
   <si>
     <t>MULTIVITAMINS (WATER SOLUBLE) INJECTION 10 ML FOR TPN FOR ADULT VIAL</t>
   </si>
   <si>
-    <t>5119190502700</t>
-[...4 lines deleted...]
-  <si>
     <t>5119190506100</t>
   </si>
   <si>
     <t>MULTIVITAMINS FOR PEDIATRIC (A + B1 + B2 + B3 + B5 + B6 + B7 + B12 + C + D3 + E + K1 + FOLIC ACID) INJECTION CONCENTRATED 4 ML AND 1 ML VIAL FOR TPN</t>
   </si>
   <si>
-    <t>5110159700100</t>
-[...32 lines deleted...]
-    <t>MYCOPHENOLATE SODIUM 360 MG GASTRO-RESISTANT TABLET</t>
+    <t>542014220</t>
+  </si>
+  <si>
+    <t>MUMPS     0.50 Ml Inj.</t>
   </si>
   <si>
     <t>5110157500000</t>
   </si>
   <si>
     <t>NAFCILLIN SODIUM 1 G POWDER FOR INJECTION</t>
   </si>
   <si>
-    <t>5114230200100</t>
-[...8 lines deleted...]
-    <t>NALOXONE HCL 400 MCG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
+    <t>545024085</t>
+  </si>
+  <si>
+    <t>NALBUPHINE HCL 20 MG Injection</t>
   </si>
   <si>
     <t>5114230300000</t>
   </si>
   <si>
     <t>NALTREXONE 380 MG EXTENDED-RELEASE INJECTION VIAL</t>
   </si>
   <si>
-    <t>5115172400400</t>
-[...16 lines deleted...]
-  <si>
     <t>5120241100000</t>
   </si>
   <si>
     <t>NATALIZUMAB 150 MG SOLUTION FOR SUBCUTANEOUS INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5120159900000</t>
   </si>
   <si>
     <t>NATALIZUMAB 20 MG/ML SOLUTION FOR INJECTION 15 ML VIAL</t>
   </si>
   <si>
     <t>5110181400000</t>
   </si>
   <si>
     <t>NATAMYCIN 5% (50 MG/ML) EYE DROPS</t>
   </si>
   <si>
     <t>5110250001200</t>
   </si>
   <si>
     <t>NEOMYCIN SULPHATE 500 MG TABLET</t>
   </si>
   <si>
-    <t>5115151200100</t>
-[...16 lines deleted...]
-  <si>
     <t>5114320200400</t>
   </si>
   <si>
     <t>NICOTINE 14 MG/24 HR TRANSDERMAL PATCH</t>
   </si>
   <si>
+    <t>5121220200100</t>
+  </si>
+  <si>
+    <t>NICOTINE 14MG/24HOURS TRANSDERMAL PATCH</t>
+  </si>
+  <si>
     <t>5121220200000</t>
   </si>
   <si>
     <t>NICOTINE 2 MG LOZENGE</t>
   </si>
   <si>
-    <t>5114320200500</t>
-[...8 lines deleted...]
-    <t>NICOTINE 7 MG/24 HR TRANSDERMAL PATCH</t>
+    <t>5121220200200</t>
+  </si>
+  <si>
+    <t>NICOTINE 21MG/24HOURS TRANSDERMAL PATCH</t>
+  </si>
+  <si>
+    <t>5121220200300</t>
+  </si>
+  <si>
+    <t>NICOTINE 7MG/24HOURS TRANSDERMAL PATCH</t>
   </si>
   <si>
     <t>5111500400200</t>
   </si>
   <si>
     <t>NILOTINIB 150 MG CAPSULE</t>
   </si>
   <si>
     <t>5111500400300</t>
   </si>
   <si>
     <t>NILOTINIB 200 MG CAPSULE</t>
   </si>
   <si>
-    <t>5141350400100</t>
-[...4 lines deleted...]
-  <si>
     <t>5111189900600</t>
   </si>
   <si>
     <t>NINTEDANIB 100 MG CAPSULE</t>
   </si>
   <si>
     <t>5111182501200</t>
   </si>
   <si>
     <t>NINTEDANIB 150 Mg Capsule</t>
   </si>
   <si>
     <t>5134000000600</t>
   </si>
   <si>
     <t>NIRMATRELVIR 150 MG + RITONAVIR 100 MG TABLET</t>
   </si>
   <si>
+    <t>5134000000400</t>
+  </si>
+  <si>
+    <t>NIRMATRELVIR 150MG RITONAVIR 100MG TAB</t>
+  </si>
+  <si>
     <t>5120160001300</t>
   </si>
   <si>
     <t>NIRSEVIMAB-ALIP 100 MG INTRAMUSCULAR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5120160001200</t>
   </si>
   <si>
     <t>NIRSEVIMAB-ALIP 50 MG INTRAMUSCULAR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5110220600200</t>
-[...4 lines deleted...]
-  <si>
     <t>5110220600000</t>
   </si>
   <si>
     <t>NITROFURANTOIN 25 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5112175800000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111171700600</t>
   </si>
   <si>
     <t>NIVOLUMAB 10 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5111171700500</t>
   </si>
   <si>
     <t>NIVOLUMAB 10 MG/ML SOLUTION FOR INJECTION 4 ML VIAL</t>
   </si>
   <si>
-    <t>5115172700100</t>
-[...14 lines deleted...]
-    <t>NORGESTIMATE 250 MCG + ETHINYLESTRADIOL 35 MCG TABLET</t>
+    <t>5121250302100</t>
+  </si>
+  <si>
+    <t>NON IONIC IODINE 320 MG/ML 50ML</t>
+  </si>
+  <si>
+    <t>549551912</t>
+  </si>
+  <si>
+    <t>NORMAL SALINE 3 Ml Syringe</t>
   </si>
   <si>
     <t>5114000000000</t>
   </si>
   <si>
     <t>NUSINERSEN 12 MG/5 ML SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5110181500300</t>
-[...8 lines deleted...]
-    <t>NYSTATIN 100000 IU VAGINAL TABLET</t>
+    <t>5050190000000</t>
+  </si>
+  <si>
+    <t>NUTRITION DIABETIC PUDDING PRODUCT</t>
+  </si>
+  <si>
+    <t>5110181500000</t>
+  </si>
+  <si>
+    <t>NYSTATIN 100 000 IU/G CREAM</t>
   </si>
   <si>
     <t>5120159800800</t>
   </si>
   <si>
     <t>OCRELIZUMAB 30 MG/ML SOLUTION FOR INFUSION 10 ML VIAL</t>
   </si>
   <si>
-    <t>5118230400300</t>
-[...4 lines deleted...]
-  <si>
     <t>5118230400000</t>
   </si>
   <si>
     <t>OCTREOTIDE ACETATE LAR 20 MG INJECTION VIAL</t>
   </si>
   <si>
     <t>5118230400400</t>
   </si>
   <si>
     <t>OCTREOTIDE ACETATE LAR 30 MG INJECTION VIAL</t>
   </si>
   <si>
+    <t>541034279</t>
+  </si>
+  <si>
+    <t>OCTREOTIDE LAR DEPOT 30 Mg Vial</t>
+  </si>
+  <si>
     <t>5111175600100</t>
   </si>
   <si>
     <t>OFATUMUMAB 20 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
-    <t>5110151800200</t>
-[...4 lines deleted...]
-  <si>
     <t>5114170300200</t>
   </si>
   <si>
     <t>OLANZAPINE 10 MG ORALLY DISINTEGRATING TABLET</t>
   </si>
   <si>
     <t>5114170300400</t>
   </si>
   <si>
     <t>OLANZAPINE 10 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5114170300000</t>
   </si>
   <si>
     <t>OLANZAPINE 5 MG ORALLY DISINTEGRATING TABLET</t>
   </si>
   <si>
     <t>5128190000300</t>
   </si>
   <si>
     <t>OLAPARIB 150 MG TABLET</t>
   </si>
   <si>
     <t>5116169900700</t>
   </si>
   <si>
     <t>OLOPATADINE 0.1% EYE DROPS</t>
   </si>
   <si>
-    <t>5116169900600</t>
-[...4 lines deleted...]
-  <si>
     <t>5120155700000</t>
   </si>
   <si>
     <t>OMALIZUMAB 150 MG POWDER FOR INJECTION</t>
   </si>
   <si>
-    <t>5119199900100</t>
-[...4 lines deleted...]
-  <si>
     <t>5117191300700</t>
   </si>
   <si>
     <t>OMEPRAZOLE 10 MG MUPS TABLET</t>
   </si>
   <si>
-    <t>5117191300200</t>
-[...4 lines deleted...]
-  <si>
     <t>5115220000000</t>
   </si>
   <si>
     <t>ONASEMNOGENE ABEPARVOVEC 2 X10 EXP 13 VECTOR GENOMES/ML SOLUTION FOR INJECTION</t>
   </si>
   <si>
-    <t>5117180400200</t>
-[...4 lines deleted...]
-  <si>
     <t>5117180400000</t>
   </si>
   <si>
     <t>ONDANSETRON 4 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5119160000400</t>
-[...4 lines deleted...]
-  <si>
     <t>5016151210000</t>
   </si>
   <si>
     <t>ORAL VEHICLE SYRUP</t>
   </si>
   <si>
     <t>5016151210200</t>
   </si>
   <si>
     <t>ORAL VEHICLE SYRUP (SUGAR FREE + ALCOHOL FREE)</t>
   </si>
   <si>
-    <t>5110233800000</t>
-[...2 lines deleted...]
-    <t>OSELTAMIVIR 75 Mg Capsule</t>
+    <t>5117162200700</t>
+  </si>
+  <si>
+    <t>ORGANIC PHOSPHATE 1MMOL/ML AS PHOSPHATE</t>
+  </si>
+  <si>
+    <t>5110233800500</t>
+  </si>
+  <si>
+    <t>OSELTAMIVIR PHOSPHATE 6 MG/ML ORAL SUSPENSION</t>
+  </si>
+  <si>
+    <t>541441355</t>
+  </si>
+  <si>
+    <t>Osimertinib 80 mg/tablet  Tablet</t>
   </si>
   <si>
     <t>5111182500800</t>
   </si>
   <si>
     <t>OSIMERTINIB MESYLATE 80 MG TABLET</t>
   </si>
   <si>
     <t>5110156200000</t>
   </si>
   <si>
     <t>OXACILLIN 1G POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5111182200100</t>
   </si>
   <si>
     <t>OXALIPLATIN 100 MG SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111182200000</t>
   </si>
   <si>
     <t>OXALIPLATIN 50 MG SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5114290700000</t>
   </si>
   <si>
     <t>OXYBUPROCAINE HCL 0.4% EYE DROPS 0.5 ML UNIT DOSE</t>
   </si>
   <si>
     <t>5117210600100</t>
   </si>
   <si>
     <t>OXYBUTYNIN 5 MG/5 ML ORAL SYRUP</t>
   </si>
   <si>
+    <t>5137210800400</t>
+  </si>
+  <si>
+    <t>OXYCODONE 10 MG SR CAPSULE OR TABLET</t>
+  </si>
+  <si>
     <t>5137210801000</t>
   </si>
   <si>
     <t>OXYCODONE 15 MG IMMEDIATE-RELEASE TABLET</t>
   </si>
   <si>
-    <t>5110150900100</t>
-[...8 lines deleted...]
-    <t>OXYTOCIN 5 IU/ML SOLUTION FOR INJECTION 1 ML</t>
+    <t>5137210800600</t>
+  </si>
+  <si>
+    <t>OXYCODONE 20 MG SR TABLET</t>
+  </si>
+  <si>
+    <t>5137210800200</t>
+  </si>
+  <si>
+    <t>OXYCODONE 5 MG IMMEDIATE RELEASE TABLET</t>
   </si>
   <si>
     <t>5111190400200</t>
   </si>
   <si>
     <t>PACLITAXEL 6 MG/ML SOLUTION FOR INFUSION 5 ML VIAL</t>
   </si>
   <si>
     <t>5111190400000</t>
   </si>
   <si>
     <t>PACLITAXEL 6 MG/ML SOLUTION FOR INFUSION 50 ML VIAL</t>
   </si>
   <si>
-    <t>5111202100200</t>
-[...32 lines deleted...]
-    <t>PALIPERIDONE 525 MG/ML PROLONGED-RELEASE INJECTION 2.625 ML IN PRE-FILLED SYRINGE</t>
+    <t>5135160900100</t>
+  </si>
+  <si>
+    <t>PALBOCICLIB 125 MG TABLET OR CAPSULE</t>
+  </si>
+  <si>
+    <t>5133200300700</t>
+  </si>
+  <si>
+    <t>PALIPERIDON Palmitate 350 mg/ml Amp  350 ML/Syringe</t>
+  </si>
+  <si>
+    <t>5133200300800</t>
+  </si>
+  <si>
+    <t>PALIPERIDON Palmitate 525 mg/ml Amp  525 MG/Syringe</t>
   </si>
   <si>
     <t>5111175100000</t>
   </si>
   <si>
     <t>PALIVIZUMAB 100 MG/ML INJECTION</t>
   </si>
   <si>
     <t>5118241600000</t>
   </si>
   <si>
     <t>PAMIDRONATE DISODIUM 3 MG/ML INJECTION 5 ML VIAL</t>
   </si>
   <si>
+    <t>5112210400100</t>
+  </si>
+  <si>
+    <t>PAPAVERINE HCL 20 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
+    <t>5112210400200</t>
+  </si>
+  <si>
+    <t>PAPAVERINE HCL 30 MG/ML SOLUTION FOR INJECTION 2 ML</t>
+  </si>
+  <si>
     <t>5128150600000</t>
   </si>
   <si>
     <t>PARA-AMINOSALICYLIC ACID 500 MG TABLET</t>
   </si>
   <si>
-    <t>5114200102600</t>
-[...8 lines deleted...]
-    <t>PARACETAMOL 100 MG SUPPOSITORY</t>
+    <t>5114200100200</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 1 G/100 ML INJ</t>
   </si>
   <si>
     <t>5114200100600</t>
   </si>
   <si>
     <t>PARACETAMOL 100 MG/ML ORAL DROPS 15 ML BOTTLE</t>
   </si>
   <si>
-    <t>5114200100400</t>
-[...10 lines deleted...]
-  <si>
     <t>5137331000000</t>
   </si>
   <si>
     <t>PARACETAMOL 300 MG + CODEINE 30 MG TABLET</t>
   </si>
   <si>
-    <t>5114200100000</t>
-[...38 lines deleted...]
-    <t>PATIROMER 8.4 G SACHET</t>
+    <t>5114200101300</t>
+  </si>
+  <si>
+    <t>PARACETAMOL 500 MG + CODEINE 30 MG TAB</t>
   </si>
   <si>
     <t>5111200600100</t>
   </si>
   <si>
     <t>PAZOPANIB 200 MG TABLET</t>
   </si>
   <si>
     <t>5111200600000</t>
   </si>
   <si>
     <t>PAZOPANIB 400 MG TABLET</t>
   </si>
   <si>
     <t>5111190600000</t>
   </si>
   <si>
     <t>PEGASPARGASE 3750 IU/5 ML INJECTION 5 ML VIAL</t>
   </si>
   <si>
     <t>5113150000400</t>
   </si>
   <si>
     <t>PEGCETACOPLAN 54 MG/ML SOLUTION FOR INJECTION 20 ML VIAL</t>
   </si>
   <si>
-    <t>5120180300100</t>
-[...4 lines deleted...]
-  <si>
     <t>5120151300200</t>
   </si>
   <si>
     <t>PEGINTERFERON ALFA-2A 180 MCG/0.5 ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
+    <t>541074536</t>
+  </si>
+  <si>
+    <t>PEGINTERFERON ALFA-2B 120 MCG Syringe</t>
+  </si>
+  <si>
     <t>5111171300800</t>
   </si>
   <si>
     <t>PEMBROLIZUMAB 25 MG/ML SOLUTION FOR INFUSION 4 ML VIAL</t>
   </si>
   <si>
     <t>5111169800000</t>
   </si>
   <si>
     <t>PEMETREXED 500 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5121160800000</t>
-[...2 lines deleted...]
-    <t>PENICILLAMINE 250 MG CAPSULE</t>
+    <t>540014005</t>
+  </si>
+  <si>
+    <t>PENICILLIN G CRYSTALLINE     0.50 MIL.UNIT/ Vial Injection</t>
+  </si>
+  <si>
+    <t>540014015</t>
+  </si>
+  <si>
+    <t>PENICILLIN G PROCAINE     0.40 MIL.UNIT Vial</t>
   </si>
   <si>
     <t>5110161300000</t>
   </si>
   <si>
     <t>PENTAMIDINE ISETIONATE 300 MG POWDER FOR SOLUTION FOR INJECTION AND INHALATION</t>
   </si>
   <si>
     <t>5144171200000</t>
   </si>
   <si>
     <t>PENTETATE CALCIUM TRISODIUM (CALCIUM DTPA) 1000 MG INJECTION AMPOULE</t>
   </si>
   <si>
-    <t>5113200100000</t>
-[...4 lines deleted...]
-  <si>
     <t>5114156300900</t>
   </si>
   <si>
     <t>PERAMPANEL 12 MG TABLET</t>
   </si>
   <si>
-    <t>5112176000200</t>
-[...4 lines deleted...]
-  <si>
     <t>5119160336200</t>
   </si>
   <si>
     <t>PERIPHERAL THREE CHAMBER PARENTERAL NUTRITION 1448 ML BAG WITH ELECTROLYTES IV LIPIDS FISH BASED WITH MEDIUM CHAIN TRIGLYCERIDE AND OLIVE OIL SOYBEAN OIL</t>
   </si>
   <si>
-    <t>5110171500000</t>
-[...10 lines deleted...]
-  <si>
     <t>5111178500000</t>
   </si>
   <si>
     <t>PERTUZUMAB 1200 MG + TRASTUZUMAB 600 MG SOLUTION FOR SUBCUTANEOUS INJECTION VIAL</t>
   </si>
   <si>
     <t>5111179900000</t>
   </si>
   <si>
     <t>PERTUZUMAB 30 MG/ML SOLUTION FOR INJECTION 14 ML VIAL</t>
   </si>
   <si>
     <t>5111178500100</t>
   </si>
   <si>
     <t>PERTUZUMAB 600 MG + TRASTUZUMAB 600 MG SOLUTION FOR SUBCUTANEOUS INJECTION VIAL</t>
   </si>
   <si>
+    <t>5137180300000</t>
+  </si>
+  <si>
+    <t>PETHIDINE HCL 100MG/2ML INJECTION</t>
+  </si>
+  <si>
+    <t>5137180300100</t>
+  </si>
+  <si>
+    <t>PETHIDINE HCL 50MG/ML INJECTION 1ML</t>
+  </si>
+  <si>
+    <t>5114150500000</t>
+  </si>
+  <si>
+    <t>PHENOBARBITAL 10 MG TABLET ORAL</t>
+  </si>
+  <si>
+    <t>5114150500100</t>
+  </si>
+  <si>
+    <t>PHENOBARBITAL 15 MG/5 ML SYRUP 100-200ML</t>
+  </si>
+  <si>
+    <t>5114150500200</t>
+  </si>
+  <si>
+    <t>PHENOBARBITAL 50 MG TABLET ORAL</t>
+  </si>
+  <si>
     <t>5114150500900</t>
   </si>
   <si>
     <t>PHENOBARBITAL SODIUM 100 MG TABLET</t>
   </si>
   <si>
-    <t>5128340600000</t>
-[...14 lines deleted...]
-    <t>PHENYLEPHRINE HCL 10 MG/ML SOLUTION FOR INJECTION 1 ML VIAL</t>
+    <t>5114150500700</t>
+  </si>
+  <si>
+    <t>PHENOBARBITAL SODIUM 200 MG/ML INJECTION</t>
+  </si>
+  <si>
+    <t>5114150500800</t>
+  </si>
+  <si>
+    <t>PHENOBARBITAL SODIUM 60 MG/ML INJECTION</t>
+  </si>
+  <si>
+    <t>544104760</t>
+  </si>
+  <si>
+    <t>PHENOXYBENZAMINE HCL 10 MG Tab.</t>
+  </si>
+  <si>
+    <t>5115181000000</t>
+  </si>
+  <si>
+    <t>PHENTOLAMINE MESILATE 10MG/ML 1ML VIAL</t>
   </si>
   <si>
     <t>5115171000300</t>
   </si>
   <si>
     <t>PHENYLEPHRINE HCL 10% EYE DROPS 0.5 ML UNIT DOSE</t>
   </si>
   <si>
-    <t>5115171000100</t>
-[...8 lines deleted...]
-    <t>PHENYTOIN SODIUM 100 MG Capsule</t>
+    <t>5115171000400</t>
+  </si>
+  <si>
+    <t>PHENYLEPHRINE HCL 2.5% UNIT DOSE</t>
+  </si>
+  <si>
+    <t>5114150700200</t>
+  </si>
+  <si>
+    <t>PHENYTOIN 30 MG/5ML LIQUID ORAL</t>
   </si>
   <si>
     <t>5114150700500</t>
   </si>
   <si>
     <t>PHENYTOIN SODIUM 125 MG/5 ML ORAL SUSPENSION</t>
   </si>
   <si>
-    <t>5114150700100</t>
-[...10 lines deleted...]
-  <si>
     <t>5110195300100</t>
   </si>
   <si>
     <t>PHYTOMENADIONE (VITAMIN K1) 1 MG/0.5 ML INJECTION 0.5 ML AMPOULE</t>
   </si>
   <si>
-    <t>5110195300400</t>
-[...20 lines deleted...]
-    <t>PILOCARPINE HCL 2% EYE DROPS BOTTLE</t>
+    <t>5110195300410</t>
+  </si>
+  <si>
+    <t>PHYTOMENADIONE 5 MG Tablet</t>
   </si>
   <si>
     <t>5124111400100</t>
   </si>
   <si>
     <t>PILOCARPINE NITRATE 2% EYE DROPS 0.5 ML UNIT DOSE</t>
   </si>
   <si>
-    <t>5120151400000</t>
-[...10 lines deleted...]
-  <si>
     <t>5110980300100</t>
   </si>
   <si>
     <t>PIPERACILLIN 2 G + TAZOBACTAM 250 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5110980400100</t>
   </si>
   <si>
     <t>PIPERACILLIN 4 G + TAZOBACTAM 500 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5113190700100</t>
-[...4 lines deleted...]
-  <si>
     <t>5120189900200</t>
   </si>
   <si>
     <t>PLERIXAFOR 20 MG/ML SOLUTION FOR INJECTION 1.2 ML VIAL</t>
   </si>
   <si>
-    <t>5120161500000</t>
-[...8 lines deleted...]
-    <t>PNEUMOCOCCAL POLYSACCHARIDE VACCINE 23 VALENT 25 MCG/0.5 ML SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE SINGLE DOSE</t>
+    <t>550063715</t>
+  </si>
+  <si>
+    <t>PODOPHYLLOTOXIN     0.15 %/5 GM Cream</t>
   </si>
   <si>
     <t>5120161600100</t>
   </si>
   <si>
     <t>POLIOMYELITIS ORAL BIVALENT TYPES 1 AND 3 (B OPV) LIVE-ATTENUATED VACCIN</t>
   </si>
   <si>
-    <t>5124129900500</t>
-[...8 lines deleted...]
-    <t>POLYETHYLENE GLYCOL 0.4% + PROPYLENE GLYCOL 0.3% EYE DROPS 15 ML</t>
+    <t>550013070</t>
+  </si>
+  <si>
+    <t>POLYMYXIN B + NEOMYCIN 5000 International Unit Drops</t>
   </si>
   <si>
     <t>5135160900200</t>
   </si>
   <si>
     <t>PONATINIB 15 MG TABLET</t>
   </si>
   <si>
     <t>5113199900000</t>
   </si>
   <si>
     <t>POOLED PLASMA (HUMAN) SOLVENT/DETERGENT TREATED SOLUTION 200 ML</t>
   </si>
   <si>
     <t>5130340400200</t>
   </si>
   <si>
     <t>POSACONAZOLE 100 MG DELAYED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5119180400000</t>
   </si>
   <si>
     <t>POTASSIUM ACETATE 3.93 G/20 ML (POTASSIUM 40 MMOL/20 ML) INJECTION: CONCENTRATED 20 ML VIAL</t>
   </si>
   <si>
-    <t>5119180200100</t>
-[...2 lines deleted...]
-    <t>POTASSIUM CHLORIDE 2 MEQ/ML INJECTION 10 ML AMPOULE</t>
+    <t>548021456</t>
+  </si>
+  <si>
+    <t>POTASSIUM CHLORIDE 2 MEQ/ ML/15 % Syrup</t>
   </si>
   <si>
     <t>5119180201500</t>
   </si>
   <si>
     <t>POTASSIUM CHLORIDE 20 MEQ/15 ML ORAL SOLUTION 473 ML</t>
   </si>
   <si>
-    <t>5119180200000</t>
-[...14 lines deleted...]
-    <t>POTASSIUM IODIDE 65 MG TABLET</t>
+    <t>5119180200300</t>
+  </si>
+  <si>
+    <t>POTASSIUM CHLORIDE B.P.C IN 1 KG CONT</t>
+  </si>
+  <si>
+    <t>5118160700100</t>
+  </si>
+  <si>
+    <t>POTASSIUM IODIDE 500-1000GM POWDER</t>
   </si>
   <si>
     <t>5119180000200</t>
   </si>
   <si>
     <t>POTASSIUM PERMANGANATE BP CRYSTALS 100 - 500 G</t>
   </si>
   <si>
-    <t>5117162800000</t>
-[...4 lines deleted...]
-  <si>
     <t>5117162801200</t>
   </si>
   <si>
     <t>POTASSIUM PHOSPHATE 500 MG TABLET</t>
   </si>
   <si>
     <t>5110271300500</t>
   </si>
   <si>
     <t>POVIDONE IODINE 5% EYE DROPS 0.4 ML MINIMS (PRESERVATIVE FREE)</t>
   </si>
   <si>
     <t>4229542103900</t>
   </si>
   <si>
     <t>POVIDONE IODINE 7.5% SOLUTION</t>
   </si>
   <si>
-    <t>5112161000300</t>
-[...26 lines deleted...]
-    <t>PREDNISOLONE 20 MG TABLET</t>
+    <t>551054380</t>
+  </si>
+  <si>
+    <t>PRALIDOXIME CHLORIDE     0.50 Gm Vial</t>
+  </si>
+  <si>
+    <t>5112161000100</t>
+  </si>
+  <si>
+    <t>PRALIDOXIME CHLORIDE 1 G INJECTION</t>
   </si>
   <si>
     <t>5118170801100</t>
   </si>
   <si>
     <t>PREDNISOLONE 20 MG/100 ML ENEMA</t>
   </si>
   <si>
-    <t>5118170800400</t>
-[...10 lines deleted...]
-  <si>
     <t>5118170800300</t>
   </si>
   <si>
     <t>PREDNISOLONE SODIUM PHOSPHATE 0.5% EYE DROPS 0.5 ML UNIT DOSE</t>
   </si>
   <si>
-    <t>5142210100400</t>
-[...8 lines deleted...]
-    <t>PREDNISONE 20 MG TABLET</t>
+    <t>5114153400000</t>
+  </si>
+  <si>
+    <t>PREGABALIN 150MG TABLET OR CAPSULE</t>
+  </si>
+  <si>
+    <t>5114153400200</t>
+  </si>
+  <si>
+    <t>PREGABALIN 300MG TABLET OR CAPSULE</t>
+  </si>
+  <si>
+    <t>5114153400100</t>
+  </si>
+  <si>
+    <t>PREGABALIN 75 MG CAPSULE ORAL</t>
   </si>
   <si>
     <t>5128152100000</t>
   </si>
   <si>
     <t>PRETOMANID 200 MG TABLET</t>
   </si>
   <si>
     <t>5114291000000</t>
   </si>
   <si>
     <t>PRILOCAINE HYDROCHLORIDE 3% + FELYPRESSIN 0.972 MCG/1.8 ML INJECTION 1.8 ML CARTRIDGE</t>
   </si>
   <si>
-    <t>5110190300100</t>
-[...16 lines deleted...]
-  <si>
     <t>5111152000000</t>
   </si>
   <si>
     <t>PROCARBAZINE 50 MG CAPSULE</t>
   </si>
   <si>
+    <t>545031596</t>
+  </si>
+  <si>
+    <t>PROCHLORPERAZINE MALEATE 5 MG Tablet</t>
+  </si>
+  <si>
+    <t>5115160300000</t>
+  </si>
+  <si>
+    <t>PROCYCLIDINE HCL 5 MG TABLET</t>
+  </si>
+  <si>
     <t>5118181800100</t>
   </si>
   <si>
     <t>PROGESTERONE 100 MG CAPSULE</t>
   </si>
   <si>
     <t>5118181800000</t>
   </si>
   <si>
     <t>PROGESTERONE 400 MG PESSARY</t>
   </si>
   <si>
     <t>5110290100000</t>
   </si>
   <si>
     <t>PROGUANIL HCL 100 MG + ATOVAQUONE 250 MG TABLET</t>
   </si>
   <si>
     <t>5110190600000</t>
   </si>
   <si>
     <t>PROGUANIL HCL 100 MG TABLET</t>
   </si>
   <si>
     <t>5116161000300</t>
   </si>
   <si>
     <t>PROMETHAZINE HCL 5 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5114294100000</t>
-[...38 lines deleted...]
-    <t>PROTHROMBIN COMPLEX [(FACTOR IIVIIIXX) PROTEIN C AND PROTEIN S] INJECTION VIAL</t>
+    <t>5115181200300</t>
+  </si>
+  <si>
+    <t>PROPRANOLOL 20MG/5ML ORAL LIQUID</t>
   </si>
   <si>
     <t>5118162100100</t>
   </si>
   <si>
     <t>PROTIRELIN 200 MCG/ML INJECTION 1 ML</t>
   </si>
   <si>
-    <t>5127191300000</t>
-[...4 lines deleted...]
-  <si>
     <t>5117230100000</t>
   </si>
   <si>
     <t>PRUSSIAN BLUE INSOLUBLE 500 MG CAPSULE</t>
   </si>
   <si>
-    <t>5110200800000</t>
-[...68 lines deleted...]
-    <t>RACEPINEPHRINE 2.25% INHALATION SOLUTION 0.5 ML UNIT DOSE VIAL</t>
+    <t>5117900000300</t>
+  </si>
+  <si>
+    <t>PSEUDOPHEDRINE HCL 100ML</t>
+  </si>
+  <si>
+    <t>542024350</t>
+  </si>
+  <si>
+    <t>RABIES HORSE ORIGIN 150 International Unit Vial</t>
+  </si>
+  <si>
+    <t>5120161700200</t>
+  </si>
+  <si>
+    <t>RABISHIELD 100 SERUM INSTITUTE</t>
+  </si>
+  <si>
+    <t>5139174600000</t>
+  </si>
+  <si>
+    <t>RACEPINEPHRINE 2.25% INHALATION SOLUTION 15 ML</t>
   </si>
   <si>
     <t>5111186500000</t>
   </si>
   <si>
     <t>RALOXIFENE HCL 60 MG TABLET</t>
   </si>
   <si>
-    <t>5143270500100</t>
-[...16 lines deleted...]
-  <si>
     <t>5111175300000</t>
   </si>
   <si>
     <t>RANIBIZUMAB 10 MG/ML INTRAOCULAR INJECTION</t>
   </si>
   <si>
-    <t>5119201400000</t>
-[...10 lines deleted...]
-  <si>
     <t>5120153800100</t>
   </si>
   <si>
     <t>RAVULIZUMAB 300 MG INJECTION VIAL</t>
   </si>
   <si>
     <t>5118152100100</t>
   </si>
   <si>
     <t>REPAGLINIDE 2 MG TABLET</t>
   </si>
   <si>
     <t>5120160800600</t>
   </si>
   <si>
     <t>RESPIRATORY SYNCYTIAL VIRUS VACCINE SINGLE DOSE</t>
   </si>
   <si>
-    <t>5113171600000</t>
-[...8 lines deleted...]
-    <t>RETINOL (VITAMIN A) 50000 IU CAPSULE</t>
+    <t>550063612</t>
+  </si>
+  <si>
+    <t>RETINOIC ACID     0.25 %/30 GM Gel</t>
   </si>
   <si>
     <t>5110231200100</t>
   </si>
   <si>
     <t>RIBAVIRIN 200 MG CAPSULE</t>
   </si>
   <si>
     <t>5119190501200</t>
   </si>
   <si>
     <t>RIBOFLAVIN (VITAMIN B2) 100 MG TABLET</t>
   </si>
   <si>
     <t>5128190200000</t>
   </si>
   <si>
     <t>RIFABUTIN 150 MG CAPSULE</t>
   </si>
   <si>
-    <t>5110200500400</t>
-[...28 lines deleted...]
-  <si>
     <t>5128360300200</t>
   </si>
   <si>
     <t>RIFAPENTINE 150 MG TABLET</t>
   </si>
   <si>
     <t>5114157000000</t>
   </si>
   <si>
     <t>RILUZOLE 50 MG TABLET</t>
   </si>
   <si>
     <t>5119160400500</t>
   </si>
   <si>
     <t>RINGER LACTATE INTRAVENOUS INFUSION 1000 ML BAG</t>
   </si>
   <si>
     <t>5119160400600</t>
   </si>
   <si>
     <t>RINGER LACTATE INTRAVENOUS INFUSION 500 ML BAG</t>
   </si>
   <si>
+    <t>544101791</t>
+  </si>
+  <si>
+    <t>Riociguat 0.5 mg/tablet  Tablet</t>
+  </si>
+  <si>
     <t>5116162600500</t>
   </si>
   <si>
     <t>RIOCIGUAT 1 MG TABLET</t>
   </si>
   <si>
     <t>5116162600600</t>
   </si>
   <si>
     <t>RIOCIGUAT 1.5 MG TABLET</t>
   </si>
   <si>
     <t>5116162600700</t>
   </si>
   <si>
     <t>RIOCIGUAT 2 MG TABLET</t>
   </si>
   <si>
     <t>5116162600800</t>
   </si>
   <si>
     <t>RIOCIGUAT 2.5 MG TABLET</t>
   </si>
   <si>
     <t>5111171702200</t>
@@ -7954,1554 +10096,1002 @@
   <si>
     <t>5120241400000</t>
   </si>
   <si>
     <t>RISANKIZUMAB 150 MG/ML SOLUTION FOR INJECTION 2.4 ML CARTRIDGE</t>
   </si>
   <si>
     <t>5120241400100</t>
   </si>
   <si>
     <t>RISANKIZUMAB 60 MG/ML SOLUTION FOR INFUSION 10 ML VIAL</t>
   </si>
   <si>
     <t>5111171701200</t>
   </si>
   <si>
     <t>RISANKIZUMAB 75 MG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5115000000000</t>
   </si>
   <si>
     <t>RISDIPLAM 60 MG/80 ML ORAL SOLUTION</t>
   </si>
   <si>
-    <t>5114170400900</t>
-[...22 lines deleted...]
-  <si>
     <t>5134320300000</t>
   </si>
   <si>
     <t>RITONAVIR 100 MG TABLET</t>
   </si>
   <si>
     <t>5111171600000</t>
   </si>
   <si>
     <t>RITUXIMAB 10 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5111171600100</t>
   </si>
   <si>
     <t>RITUXIMAB 10 MG/ML SOLUTION FOR INJECTION 50 ML VIAL</t>
   </si>
   <si>
     <t>5111171600200</t>
   </si>
   <si>
     <t>RITUXIMAB 120 MG/ML SOLUTION FOR SUBCUTANEOUS INJECTION 11.7 ML VIAL</t>
   </si>
   <si>
-    <t>5115151500500</t>
-[...14 lines deleted...]
-    <t>ROCURONIUM BROMIDE 10 MG/ML INJECTION 5 ML VIAL</t>
+    <t>5115151500000</t>
+  </si>
+  <si>
+    <t>RIVASTIGMINE PATCHES 4.6MG/24H IN VIVO</t>
+  </si>
+  <si>
+    <t>5115151500100</t>
+  </si>
+  <si>
+    <t>RIVASTIGMINE PATCHES 9.5MG/24H IN VIVO</t>
+  </si>
+  <si>
+    <t>5115200300100</t>
+  </si>
+  <si>
+    <t>ROCURONIUM BROMIDE 10 MG/ML INJECTION</t>
   </si>
   <si>
     <t>5113181200000</t>
   </si>
   <si>
     <t>ROMIPLOSTIM 250 MCG INJECTION VIAL</t>
   </si>
   <si>
     <t>5113181200200</t>
   </si>
   <si>
     <t>ROMIPLOSTIM 500 MCG POWDER FOR SOLUTION FOR INJECTION</t>
   </si>
   <si>
     <t>5111171301800</t>
   </si>
   <si>
     <t>ROMOSOZUMAB-AQQG 105 MG SOLUTION FOR INJECTION 1.17 ML IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5127163500200</t>
   </si>
   <si>
     <t>ROPIVACAINE 2 MG/ML SOLUTION FOR INJECTION 10 ML AMPOULE</t>
   </si>
   <si>
     <t>5120161800000</t>
   </si>
   <si>
     <t>ROTAVIRUS VACCINE ORAL DROPS BOTTLE</t>
   </si>
   <si>
     <t>5111200900300</t>
   </si>
   <si>
     <t>RUXOLITINIB 15 MG TABLET</t>
   </si>
   <si>
     <t>5111200900400</t>
   </si>
   <si>
     <t>RUXOLITINIB 5 MG TABLET</t>
   </si>
   <si>
-    <t>5139170300100</t>
-[...4 lines deleted...]
-  <si>
     <t>5115170100000</t>
   </si>
   <si>
     <t>SALBUTAMOL 2 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5116150800100</t>
-[...26 lines deleted...]
-    <t>SALICYLIC ACID 20% TOPICAL OINTMENT</t>
+    <t>549011001</t>
+  </si>
+  <si>
+    <t>SalBUTAMOL2 MG Tablet</t>
   </si>
   <si>
     <t>5124120100900</t>
   </si>
   <si>
     <t>SALICYLIC ACID 40% TRANSDERMAL PATCH</t>
   </si>
   <si>
-    <t>5124120100300</t>
-[...4 lines deleted...]
-  <si>
     <t>5113159900100</t>
   </si>
   <si>
     <t>SAPROPTERIN DIHYDROCHLORIDE 100 MG SACHET</t>
   </si>
   <si>
-    <t>5121161600000</t>
-[...2 lines deleted...]
-    <t>SCORPION ANTI-VENOM POLYVALENT SOLUTION FOR INJECTION 1 ML</t>
+    <t>5111179900300</t>
+  </si>
+  <si>
+    <t>SECUKINUMAB 150 MG/ML</t>
   </si>
   <si>
     <t>5111179900600</t>
   </si>
   <si>
     <t>SECUKINUMAB 150 MG/ML SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5124121800200</t>
   </si>
   <si>
     <t>SELENIUM 10 - 50 MCG/ML INJECTION VIAL</t>
   </si>
   <si>
-    <t>5124121800000</t>
-[...4 lines deleted...]
-  <si>
     <t>5118361100100</t>
   </si>
   <si>
     <t>SEMAGLUTIDE 0.25 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5118361100200</t>
   </si>
   <si>
     <t>SEMAGLUTIDE 0.5 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5118361100000</t>
   </si>
   <si>
     <t>SEMAGLUTIDE 1 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
-    <t>5117161000000</t>
-[...10 lines deleted...]
-  <si>
     <t>5114294200100</t>
   </si>
   <si>
     <t>SEVOFLURANE FOR INHALATION 250 ML BOTTLE (THE REQUIRED DEVICES TO BE SUPPLIED FREE OF CHARGE)</t>
   </si>
   <si>
-    <t>5121240100000</t>
-[...10 lines deleted...]
-  <si>
     <t>4229542500100</t>
   </si>
   <si>
     <t>SILVER NITRATE 75% STICK</t>
   </si>
   <si>
-    <t>5110150800200</t>
-[...26 lines deleted...]
-    <t>SNAKE ANTI-VENOM POLYVALENT SOLUTION FOR INJECTION 10 ML</t>
+    <t>5117150500100</t>
+  </si>
+  <si>
+    <t>SIMETHICONE 20 MG + DIHYDROXY ALUMINUM SODIUM CARBONATE 320 MG CHEWABLE TABLET</t>
+  </si>
+  <si>
+    <t>5110160700000</t>
+  </si>
+  <si>
+    <t>SODA LIME GRANULES BP CONTAINER</t>
   </si>
   <si>
     <t>5119170300000</t>
   </si>
   <si>
     <t>SODIUM ACETATE 2 MEQ/ML INJECTION 20 ML VIAL</t>
   </si>
   <si>
-    <t>5110183600500</t>
+    <t>5117150400900</t>
   </si>
   <si>
     <t>SODIUM BENZOATE TOPICAL POWDER</t>
   </si>
   <si>
-    <t>5117150401000</t>
-[...4 lines deleted...]
-  <si>
     <t>5117150400600</t>
   </si>
   <si>
     <t>SODIUM BICARBONATE 4.2% (0.5 MMOL/ML) IN PRE-FILLED SYRINGE 10 ML</t>
   </si>
   <si>
     <t>5117150400800</t>
   </si>
   <si>
     <t>SODIUM BICARBONATE 5% INTRAVENOUS INFUSION 250 ML BOTTLE</t>
   </si>
   <si>
     <t>5117150401200</t>
   </si>
   <si>
     <t>SODIUM BICARBONATE 8.4% IN PRE-FILLED SYRINGE 10 ML</t>
   </si>
   <si>
-    <t>5117150400300</t>
-[...2 lines deleted...]
-    <t>SODIUM BICARBONATE 8.4% INJECTION 50 ML VIAL</t>
+    <t>548034523</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE     0.09 %/20 Ml Amp.</t>
+  </si>
+  <si>
+    <t>5119160202400</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 0.225% 500 ML</t>
+  </si>
+  <si>
+    <t>5119160203000</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 0.45% INJ 500ML BOTTLE</t>
   </si>
   <si>
     <t>5119160100100</t>
   </si>
   <si>
     <t>SODIUM CHLORIDE 0.9% + DEXTROSE 5% INTRAVENOUS INFUSION 500 ML BAG</t>
   </si>
   <si>
-    <t>5119160202500</t>
-[...2 lines deleted...]
-    <t>SODIUM CHLORIDE 0.9% 1000 ML FOR IRRIGATION BAG</t>
+    <t>5119160201700</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 0.9% 10 ML INJ</t>
+  </si>
+  <si>
+    <t>5119160200600</t>
+  </si>
+  <si>
+    <t>SODIUM CHLORIDE 0.9% INJ 5ML PFS</t>
   </si>
   <si>
     <t>5119160200200</t>
   </si>
   <si>
     <t>SODIUM CHLORIDE 0.9% INTRAVENOUS INFUSION 100 ML BAG</t>
   </si>
   <si>
     <t>5119160200300</t>
   </si>
   <si>
     <t>SODIUM CHLORIDE 0.9% INTRAVENOUS INFUSION 50 ML BAG</t>
   </si>
   <si>
     <t>5119160200100</t>
   </si>
   <si>
     <t>SODIUM CHLORIDE 0.9% INTRAVENOUS INFUSION 500 ML BOTTLE</t>
   </si>
   <si>
     <t>5119160202300</t>
   </si>
   <si>
     <t>SODIUM CHLORIDE 0.9% INTRAVENOUS INJECTION 250 ML BAG</t>
   </si>
   <si>
-    <t>5119160201000</t>
-[...4 lines deleted...]
-  <si>
     <t>5119160207300</t>
   </si>
   <si>
     <t>SODIUM CHLORIDE 0.9% SOLUTION FOR INJECTION 10 ML VIAL (PRESERVATIVE FREE)</t>
   </si>
   <si>
     <t>5119160203400</t>
   </si>
   <si>
     <t>SODIUM CHLORIDE 2.5 MEQ/ML (14.61%) INJECTION 50 ML VIAL</t>
   </si>
   <si>
-    <t>5119160202900</t>
-[...16 lines deleted...]
-  <si>
     <t>5119199900600</t>
   </si>
   <si>
     <t>SODIUM GLYCEROPHOSPHATE (SODIUM 2 MMOL/ML + PHOSPHATE 1 MMOL/ML) SOLUTION FOR INJECTION 20 ML VIAL</t>
   </si>
   <si>
-    <t>5114214800400</t>
-[...16 lines deleted...]
-  <si>
     <t>5114214800100</t>
   </si>
   <si>
     <t>SODIUM HYALURONATE 17 MG/ML + CHONDROITIN SULPHATE 40 MG/ML 1 ML SYRINGE</t>
   </si>
   <si>
     <t>5110183600200</t>
   </si>
   <si>
     <t>SODIUM PHENYLACETATE 10% (5 G/50 ML) + SODIUM BENZOATE 10% (5 G/50 ML) INJECTION 50 ML VIAL</t>
   </si>
   <si>
     <t>5111190700600</t>
   </si>
   <si>
     <t>SODIUM PHENYLBUTYRATE 250 MG/ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5117162200300</t>
-[...4 lines deleted...]
-  <si>
     <t>5110500400200</t>
   </si>
   <si>
     <t>SODIUM STIBOGLUCONATE 600 MG/6 ML INJECTION 6 ML</t>
   </si>
   <si>
     <t>5110239902400</t>
   </si>
   <si>
     <t>SOFOSBUVIR 400 MG + VELPATASVIR 100 MG TABLET</t>
   </si>
   <si>
     <t>5110239900500</t>
   </si>
   <si>
     <t>SOFOSBUVIR 400 MG TABLET</t>
   </si>
   <si>
-    <t>5115166100100</t>
-[...10 lines deleted...]
-  <si>
     <t>5118230000100</t>
   </si>
   <si>
     <t>SOMATROGON 24 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN 15 NEEDLES FREE FOR EACH PEN</t>
   </si>
   <si>
     <t>5118230201200</t>
   </si>
   <si>
     <t>SOMATROPIN 10 MG/1.5 ML SOLUTION FOR INJECTION IN CARTRIDGE (THE REQUIRED DEVICES TO BE SUPPLIED FREE OF CHARGE)</t>
   </si>
   <si>
     <t>5118230200300</t>
   </si>
   <si>
     <t>SOMATROPIN 10 MG/1.5 ML SOLUTION FOR INJECTION IN PRE-FILLED PEN 15 NEEDLES FREE FOR EACH PEN</t>
   </si>
   <si>
     <t>5118230200600</t>
   </si>
   <si>
     <t>SOMATROPIN 12 - 15 MG SOLUTION FOR INJECTION IN CARTRIDGE (THE REQUIRED DEVICES TO BE SUPPLIED FREE OF CHARGE)</t>
   </si>
   <si>
     <t>5118230200400</t>
   </si>
   <si>
     <t>SOMATROPIN 12 - 15 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN 15 NEEDLES FREE FOR EACH PEN</t>
   </si>
   <si>
-    <t>5118230201300</t>
+    <t>5118230200500</t>
   </si>
   <si>
     <t>SOMATROPIN 3.3 - 5.3 MG/ML SOLUTION FOR INJECTION IN CARTRIDGE (THE REQUIRED DEVICES TO BE SUPPLIED FREE OF CHARGE)</t>
   </si>
   <si>
     <t>5118230201000</t>
   </si>
   <si>
     <t>SOMATROPIN 6 MG SOLUTION FOR INJECTION IN CARTRIDGE (THE REQUIRED DEVICES TO BE SUPPLIED FREE OF CHARGE)</t>
   </si>
   <si>
-    <t>5111220200000</t>
-[...8 lines deleted...]
-    <t>SOTALOL HCL 80 MG TABLET</t>
+    <t>5872123</t>
+  </si>
+  <si>
+    <t>Spesolimab-sbzo 450 mg/7.5 ml Vial  60 ML/Vial</t>
   </si>
   <si>
     <t>5110990000000</t>
   </si>
   <si>
     <t>SPIRAMYCIN 500 MG (1.5 MILLION IU) TABLET</t>
   </si>
   <si>
     <t>5119150700000</t>
   </si>
   <si>
     <t>SPIRONOLACTONE 25 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5117320000100</t>
-[...14 lines deleted...]
-    <t>STREPTOMYCIN SULPHATE 1 G POWDER FOR INJECTION VIAL</t>
+    <t>540034620</t>
+  </si>
+  <si>
+    <t>STIBOGLUCONATE SODIUM 100 MG / ML Vial</t>
+  </si>
+  <si>
+    <t>5113170300200</t>
+  </si>
+  <si>
+    <t>STREPTOKINASE 250000 IU SOLUTION FOR INJECTION</t>
   </si>
   <si>
     <t>5121162300000</t>
   </si>
   <si>
     <t>SUCCIMER 100 MG CAPSULE</t>
   </si>
   <si>
     <t>5117191100000</t>
   </si>
   <si>
     <t>SUCRALFATE 1 G TABLET</t>
   </si>
   <si>
     <t>5114299900100</t>
   </si>
   <si>
     <t>SUGAMMADEX 100 MG/ML SOLUTION FOR INJECTION 2 ML VIAL</t>
   </si>
   <si>
-    <t>5110156700600</t>
-[...4 lines deleted...]
-  <si>
     <t>5110500500500</t>
   </si>
   <si>
     <t>SULFAMETHOXAZOLE 266.7 MG/3 ML + TRIMETHOPRIM 53.3 MG/3 ML CONCENTRATED INJECTION 3 ML AMPOULE</t>
   </si>
   <si>
     <t>5110500500100</t>
   </si>
   <si>
     <t>SULFAMETHOXAZOLE 400 MG + TRIMETHOPRIM 80 MG TABLET</t>
   </si>
   <si>
-    <t>5110500500400</t>
-[...80 lines deleted...]
-    <t>TADALAFIL 5 Mg Tablet</t>
+    <t>5142200100200</t>
+  </si>
+  <si>
+    <t>SYNACTHEN 250MCG/ML AMP TST DELPHAM TOUR</t>
+  </si>
+  <si>
+    <t>545071928</t>
+  </si>
+  <si>
+    <t>TAFAMIDIS 61 mg/tablet Capsule  61 Tablet/Capsule</t>
   </si>
   <si>
     <t>5124119900000</t>
   </si>
   <si>
     <t>TAFLUPROST 0.0015% (15 MCG/ML) EYE DROPS 0.3 ML UNIT DOSE</t>
   </si>
   <si>
-    <t>5111156600000</t>
-[...2 lines deleted...]
-    <t>TAMOXIFEN 20 MG TABLET</t>
+    <t>5313161300801</t>
+  </si>
+  <si>
+    <t>TALC STERILE POWDER</t>
   </si>
   <si>
     <t>5124121900100</t>
   </si>
   <si>
     <t>TAZAROTENE 0.1% (1 MG/G) TOPICAL GEL</t>
   </si>
   <si>
     <t>5111151900000</t>
   </si>
   <si>
     <t>TEMOZOLOMIDE 100 MG CAPSULE</t>
   </si>
   <si>
-    <t>5110233200300</t>
-[...20 lines deleted...]
-    <t>TERIFLUNOMIDE 14 MG Tablet</t>
+    <t>5110233200100</t>
+  </si>
+  <si>
+    <t>TENOFOVIR DISOPROXIL 300 MG TABLET</t>
   </si>
   <si>
     <t>5118243500000</t>
   </si>
   <si>
     <t>TERIPARATIDE 20 MCG/DOSE (250 MCG/ML) PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5118210600100</t>
   </si>
   <si>
     <t>TERLIPRESSIN ACETATE 0.12 MG/ML SOLUTION FOR INJECTION 8.5 ML AMPOULE</t>
   </si>
   <si>
-    <t>5118200200100</t>
-[...20 lines deleted...]
-    <t>TETANUS VACCINE SINGLE DOSE</t>
+    <t>541034281</t>
+  </si>
+  <si>
+    <t>TERLIPRESSIN ACETATE 1 Mg/8.5 Ml Vial</t>
+  </si>
+  <si>
+    <t>5120162100400</t>
+  </si>
+  <si>
+    <t>TETANUS IMMUNOGLOBULIN 250 IU INJECTION</t>
   </si>
   <si>
     <t>5114294300100</t>
   </si>
   <si>
     <t>TETRACAINE HCL (AMETHOCAINE) 0.5% EYE DROPS MINIMS</t>
   </si>
   <si>
     <t>5142200100000</t>
   </si>
   <si>
     <t>TETRACOSACTIDE DEPOT 1 MG/ML SOLUTION FOR INJECTION 1 ML AMPOULE</t>
   </si>
   <si>
-    <t>5110150900200</t>
-[...2 lines deleted...]
-    <t>TETRACYCLINE 1% EYE OINTMENT TUBE</t>
+    <t>5128401700000</t>
+  </si>
+  <si>
+    <t>TETRACYCLINE 250 MG CAPSULE</t>
   </si>
   <si>
     <t>5116150000100</t>
   </si>
   <si>
     <t>TEZEPELUMAB 110 MG/ML SUBCUTANEOUS SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5120181100000</t>
   </si>
   <si>
     <t>THALIDOMIDE 100 MG TABLET</t>
   </si>
   <si>
     <t>5120181100200</t>
   </si>
   <si>
     <t>THALIDOMIDE 50 MG TABLET</t>
   </si>
   <si>
-    <t>5116150500600</t>
-[...34 lines deleted...]
-  <si>
     <t>5111156100000</t>
   </si>
   <si>
     <t>THIOGUANINE 40 MG TABLET</t>
   </si>
   <si>
-    <t>5110183600300</t>
-[...2 lines deleted...]
-    <t>THIOSULPHATE SODIUM 12.5 G SOLUTION FOR INJECTION 50 ML VIAL</t>
+    <t>5114292100000</t>
+  </si>
+  <si>
+    <t>THIOPENTAL SODIUM 500 MG INJECTION</t>
   </si>
   <si>
     <t>5111151600100</t>
   </si>
   <si>
     <t>THIOTEPA 100 MG SOLUTION FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5113179900100</t>
-[...4 lines deleted...]
-  <si>
     <t>5128200300000</t>
   </si>
   <si>
     <t>TIGECYCLINE 50 MG POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5124111500000</t>
   </si>
   <si>
     <t>TIMOLOL MALEATE 0.25% EYE DROPS 5 ML (PRESERVATIVE FREE)</t>
   </si>
   <si>
-    <t>5124111500500</t>
-[...4 lines deleted...]
-  <si>
     <t>5124111500100</t>
   </si>
   <si>
     <t>TIMOLOL MALEATE 0.5% EYE DROPS 5 ML BOTTLE (PRESERVATIVE FREE)</t>
   </si>
   <si>
     <t>5113161600000</t>
   </si>
   <si>
     <t>TINZAPARIN 20000 IU INJECTION 2 ML VIAL</t>
   </si>
   <si>
-    <t>5116152400000</t>
-[...10 lines deleted...]
-  <si>
     <t>5120160001100</t>
   </si>
   <si>
     <t>TIXAGEVIMAB CO-PACKAGED WITH CILGAVIMAB</t>
   </si>
   <si>
     <t>5120159800400</t>
   </si>
   <si>
     <t>TOCILIZUMAB 162 MG/0.9 ML SOLUTION FOR SUBCUTANEOUS INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5111200900700</t>
   </si>
   <si>
     <t>TOFacitinib 5 Mg Tablet</t>
   </si>
   <si>
-    <t>5114152800100</t>
-[...4 lines deleted...]
-  <si>
     <t>5114152800300</t>
   </si>
   <si>
     <t>TOPIRAMATE 15 MG SPRINKLE CAPSULE</t>
   </si>
   <si>
-    <t>5114152800200</t>
-[...4 lines deleted...]
-  <si>
     <t>5111165900000</t>
   </si>
   <si>
     <t>TOPOTECAN 4 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5119199800200</t>
   </si>
   <si>
     <t>TRACE ELEMENT (CONTAINS 5 ELEMENTS) SOLUTION FOR TPN USE 10 ML VIAL FOR PEDIATRICS</t>
   </si>
   <si>
     <t>5119199800100</t>
   </si>
   <si>
     <t>TRACE ELEMENT SOLUTION FOR TPN USE 10 ML VIAL FOR ADULT</t>
   </si>
   <si>
     <t>5120240400000</t>
   </si>
   <si>
     <t>TRALOKINUMAB 150 MG SOLUTION FOR INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5113189900200</t>
-[...8 lines deleted...]
-    <t>TRANEXAMIC ACID 500 MG/5 ML INJECTION 5 ML AMPOULE</t>
+    <t>5137160100300</t>
+  </si>
+  <si>
+    <t>TRAMADOL HCL 100MG/2ML INJ 2ML AMPOULE</t>
+  </si>
+  <si>
+    <t>5137160100100</t>
+  </si>
+  <si>
+    <t>TRAMADOL HCL 50 MG CAPSULE</t>
   </si>
   <si>
     <t>5111171700700</t>
   </si>
   <si>
     <t>TRASTUZUMAB 120 MG/ML SOLUTION FOR SUBCUTANEOUS INJECTION 5 ML VIAL</t>
   </si>
   <si>
     <t>5111171700100</t>
   </si>
   <si>
     <t>TRASTUZUMAB 150 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111171700200</t>
   </si>
   <si>
     <t>TRASTUZUMAB 420 - 440 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111171701600</t>
   </si>
   <si>
     <t>TRASTUZUMAB DERUXTECAN 100 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5111171700300</t>
   </si>
   <si>
     <t>TRASTUZUMAB EMTANSINE 100 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
-    <t>5124111500300</t>
-[...22 lines deleted...]
-  <si>
     <t>5124122000200</t>
   </si>
   <si>
     <t>TRETINOIN 10 MG CAPSULE</t>
   </si>
   <si>
-    <t>5118170900200</t>
-[...14 lines deleted...]
-    <t>TRIAMCINOLONE ACETONIDE 40 MG/ML INJECTION 1 ML</t>
+    <t>5114179900600</t>
+  </si>
+  <si>
+    <t>TRIFLUOPERAZINE HCL S.R. 15MG</t>
   </si>
   <si>
     <t>5144200700200</t>
   </si>
   <si>
     <t>TRIFLURIDINE 1% EYE DROPS</t>
   </si>
   <si>
     <t>5144200700100</t>
   </si>
   <si>
     <t>TRIFLURIDINE 20 MG + TIPIRACIL 8.19 MG TABLET</t>
   </si>
   <si>
     <t>5111181500000</t>
   </si>
   <si>
     <t>TRIPTORELIN 3.75 MG INJECTION IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5115160600200</t>
-[...4 lines deleted...]
-  <si>
     <t>5115160600000</t>
   </si>
   <si>
     <t>TROPICAMIDE 1% EYE DROPS 0.5 ML UNIT DOSE (PRESERVATIVE FREE)</t>
   </si>
   <si>
-    <t>5115160600100</t>
-[...4 lines deleted...]
-  <si>
     <t>5121239900000</t>
   </si>
   <si>
     <t>TRYPAN BLUE 0.05% EYE SOLUTION</t>
   </si>
   <si>
-    <t>5110209900000</t>
-[...4 lines deleted...]
-  <si>
     <t>5110209900200</t>
   </si>
   <si>
     <t>TUBERCULIN PURIFIED PROTEIN DERIVATIVE 10 International Unit/.1 Ml Vial</t>
   </si>
   <si>
-    <t>5142150100000</t>
-[...2 lines deleted...]
-    <t>UMECLIDINIUM BROMIDE 62.5 MCG + VILANTEROL 25 MCG INHALER</t>
+    <t>5120162300000</t>
+  </si>
+  <si>
+    <t>TYPHOID FEVER VACCINE</t>
   </si>
   <si>
     <t>5111200901000</t>
   </si>
   <si>
     <t>UPADACITINIB 15 MG PROLONGED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5120150002000</t>
   </si>
   <si>
     <t>UPADACITINIB 30 MG EXTENDED-RELEASE TABLET</t>
   </si>
   <si>
     <t>5120150002200</t>
   </si>
   <si>
     <t>UPADACITINIB 45 MG TABLET</t>
   </si>
   <si>
-    <t>5124122600300</t>
-[...4 lines deleted...]
-  <si>
     <t>5124122600700</t>
   </si>
   <si>
     <t>UREA 10% TOPICAL LOTION</t>
   </si>
   <si>
-    <t>5124122600000</t>
-[...32 lines deleted...]
-    <t>UROFOLLITROPIN 75 IU POWDER AND DILUENT FOR INJECTION VIAL</t>
+    <t>550063681</t>
+  </si>
+  <si>
+    <t>UREA LOTION 180 Ml Scalp Lotion</t>
   </si>
   <si>
     <t>5113170400000</t>
   </si>
   <si>
     <t>UROKINASE 10000 IU POWDER FOR INJECTION</t>
   </si>
   <si>
-    <t>5117200300000</t>
-[...4 lines deleted...]
-  <si>
     <t>5111179900100</t>
   </si>
   <si>
     <t>USTEKINUMAB 45 MG/0.5 ML IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
     <t>5111179900500</t>
   </si>
   <si>
     <t>USTEKINUMAB 5 MG/ML SOLUTION FOR INJECTION 26 ML VIAL</t>
   </si>
   <si>
     <t>5111179900200</t>
   </si>
   <si>
     <t>USTEKINUMAB 90 MG/ML IN PRE-FILLED SYRINGE</t>
   </si>
   <si>
-    <t>5134230100000</t>
-[...40 lines deleted...]
-  <si>
     <t>5110159100100</t>
   </si>
   <si>
     <t>VANCOMYCIN 500 MG POWDER FOR INJECTION</t>
   </si>
   <si>
     <t>5114320300000</t>
   </si>
   <si>
     <t>VARENICLINE (0.5 MG X 11 TABLETS + 1 MG X 14 TABLETS) STARTER PACK</t>
   </si>
   <si>
     <t>5114320300100</t>
   </si>
   <si>
     <t>VARENICLINE 1 MG Tablet</t>
   </si>
   <si>
     <t>5120162400100</t>
   </si>
   <si>
     <t>VARICELLA ZOSTER IMMUNOGLOBULIN 125 IU/5 ML INJECTION</t>
   </si>
   <si>
-    <t>5120162400000</t>
-[...10 lines deleted...]
-  <si>
     <t>5120157200300</t>
   </si>
   <si>
     <t>VEDOLIZUMAB 108 MG SOLUTION FOR INJECTION IN PRE-FILLED PEN</t>
   </si>
   <si>
     <t>5111171700800</t>
   </si>
   <si>
     <t>VEDOLIZUMAB 300 MG POWDER FOR INJECTION VIAL</t>
   </si>
   <si>
     <t>5117198000000</t>
   </si>
   <si>
     <t>VELAGLUCERASE ALFA 400 IU INJECTION VIAL</t>
   </si>
   <si>
     <t>5111171600500</t>
   </si>
   <si>
     <t>VENETOCLAX (10 MG X 14 TABLETS + 50 MG X 7 TABLETS + 100 MG X 21 TABLETS) STARTER PACK</t>
   </si>
   <si>
     <t>5111171600400</t>
   </si>
   <si>
     <t>VENETOCLAX 100 MG TABLET</t>
   </si>
   <si>
-    <t>5112170700000</t>
-[...14 lines deleted...]
-    <t>VERAPAMIL HCL 80 MG TABLET</t>
+    <t>541011056</t>
+  </si>
+  <si>
+    <t xml:space="preserve">venetoclax 50 mg oral tablet </t>
   </si>
   <si>
     <t>5114150900000</t>
   </si>
   <si>
     <t>VIGABATRIN 500 MG FILM-COATED TABLET</t>
   </si>
   <si>
-    <t>5118172201700</t>
-[...10 lines deleted...]
-  <si>
     <t>5111176600000</t>
   </si>
   <si>
     <t>VINBLASTINE SULPHATE 1 MG/ML SOLUTION FOR INJECTION 10 ML VIAL</t>
   </si>
   <si>
     <t>5111170900100</t>
   </si>
   <si>
     <t>VINCRISTINE SULPHATE 1 MG/ML SOLUTION FOR INJECTION 1 ML VIAL</t>
   </si>
   <si>
     <t>5111170900200</t>
   </si>
   <si>
     <t>VINCRISTINE SULPHATE 1 MG/ML SOLUTION FOR INJECTION 2 ML VIAL</t>
   </si>
   <si>
     <t>5111177200000</t>
   </si>
   <si>
     <t>VINORELBINE 10 MG/ML SOLUTION FOR INJECTION 5 ML VIAL</t>
   </si>
   <si>
-    <t>5119190500100</t>
-[...2 lines deleted...]
-    <t>VITAMINS (A + B1 + B2 + B3 + C + D3) TABLET</t>
+    <t>5111177200300</t>
+  </si>
+  <si>
+    <t>VINORELBINE 30 MG CAPSULE</t>
+  </si>
+  <si>
+    <t>548012220</t>
+  </si>
+  <si>
+    <t>VITAMIN B COMPLEX 100 Ml Syrup</t>
   </si>
   <si>
     <t>5119190500300</t>
   </si>
   <si>
     <t>VITAMINS (VITAMIN A + B1 + B2 + B3 + B5 + B6 + C + D3 + E + CALCIUM GLUCONATE + CALCIUM PHOSPHOLACTATE) ORAL LIQUID FOR PEDIATRIC</t>
   </si>
   <si>
-    <t>5110183200200</t>
-[...10 lines deleted...]
-  <si>
     <t>5110183200000</t>
   </si>
   <si>
     <t>VORICONAZOLE 40 MG/ML ORAL SUSPENSION</t>
   </si>
   <si>
-    <t>5113160400100</t>
-[...26 lines deleted...]
-    <t>XYLOMETAZOLINE HCL 0.05% NASAL DROPS 10 - 15 ML BOTTLE FOR PEDIATRIC</t>
+    <t>5119160500200</t>
+  </si>
+  <si>
+    <t>WATER FOR INJ 500ML BAG OR BOTTLE</t>
+  </si>
+  <si>
+    <t>550013459</t>
+  </si>
+  <si>
+    <t>WHITE PETROLATUM+LANOLIN+ MINERAL OIL 3.5 GM Ointment</t>
+  </si>
+  <si>
+    <t>5124129900000</t>
+  </si>
+  <si>
+    <t>WOOL FAT HYDROUS EYE OINTMENT 3.5GM</t>
   </si>
   <si>
     <t>5120162500000</t>
   </si>
   <si>
     <t>YELLOW FEVER STABILIZED FREEZE-DRIED ATTENUATED VACCINE</t>
   </si>
   <si>
     <t>5110232100300</t>
   </si>
   <si>
     <t>ZIDOVUDINE 10 MG/ML SOLUTION FOR INJECTION 20 ML</t>
   </si>
   <si>
     <t>5110232100100</t>
   </si>
   <si>
     <t>ZIDOVUDINE 100 MG CAPSULE</t>
   </si>
   <si>
     <t>5110232100200</t>
   </si>
   <si>
     <t>ZIDOVUDINE 50 MG/5 ML ORAL LIQUID</t>
   </si>
   <si>
-    <t>5124130300000</t>
-[...2 lines deleted...]
-    <t>ZINC 30 MG TABLET</t>
+    <t>5124130301500</t>
+  </si>
+  <si>
+    <t>Zinc (as soy amino acid chelate) 10 Tablet  10 MG/Tablet</t>
   </si>
   <si>
     <t>5124130301200</t>
   </si>
   <si>
     <t>ZINC CHLORIDE 1 MG/ML INJECTION VIAL</t>
   </si>
   <si>
-    <t>5124130300100</t>
-[...10 lines deleted...]
-  <si>
     <t>5118241500400</t>
   </si>
   <si>
     <t>ZOLEDRONIC ACID 0.05 MG/ML SOLUTION FOR INJECTION 100 ML BAG</t>
   </si>
   <si>
     <t>5118241500100</t>
   </si>
   <si>
     <t>ZOLEDRONIC ACID 0.8 MG/ML SOLUTION FOR INJECTION 5 ML</t>
   </si>
   <si>
+    <t>5118241500200</t>
+  </si>
+  <si>
+    <t>ZOLEDRONIC ACID 5MG INJECTION</t>
+  </si>
+  <si>
+    <t>5136230200000</t>
+  </si>
+  <si>
+    <t>ZOLPIDEM 10 MG TABLET ORAL</t>
+  </si>
+  <si>
     <t>5136230200100</t>
   </si>
   <si>
     <t>ZOLPIDEM TARTRATE 5 MG TABLET</t>
-  </si>
-[...10 lines deleted...]
-    <t>ZUCLOPENTHIXOL DECANOATE DEPOT 200 MG/ML INJECTION 1 ML AMPOULE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -9512,51 +11102,51 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF15508A"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF15508A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD97706"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7C3AED"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
@@ -9575,306 +11165,486 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFEA580C"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDC2626"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF059669"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDB2777"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FF4F46E5"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF94A3B8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="17">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="8" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="11" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="en-GB"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:t>عدد الأدوية حسب التصنيف</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout/>
       <c:overlay val="0"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:view3D/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'نظرة عامة'!$A$10:$A$21</c:f>
+              <c:f>'نظرة عامة'!$A$10:$A$39</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>Fast moving</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Psychiatric OPD</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>ER opd</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Refrigerator OPD</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Tablet OPD</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VITAMINS OPD</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Drops AND Inhalers OPD</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Ointment AND Cream OPD</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Injection OPD</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>Antimalarial OPD</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Cytotoxic OPD</c:v>
                 </c:pt>
                 <c:pt idx="11">
+                  <c:v>مستودع الصيدلية الخارجية</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>مستودع الداخلية AMP</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>مستودع الداخلية TAB</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>مستودع الداخلية MIX</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>مستودع الداخلية Refrigerator</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>TAB IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>INJ IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>REF IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>SYRUP IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="20">
+                  <c:v>DROPS IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>CRM &amp; OINT IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>CENTRAL IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>ANTIDOTE IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="24">
+                  <c:v>CYTOTOXIC IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>MIS IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>Miss in patient +++</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>Miss TABLET IN PATIENT</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>فيصل</c:v>
+                </c:pt>
+                <c:pt idx="29">
                   <c:v>بدون تصنيف</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'نظرة عامة'!$A$10:$A$21</c:f>
+              <c:f>'نظرة عامة'!$A$10:$A$39</c:f>
               <c:strCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>Fast moving</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Psychiatric OPD</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>ER opd</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Refrigerator OPD</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Tablet OPD</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VITAMINS OPD</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>Drops AND Inhalers OPD</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>Ointment AND Cream OPD</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Injection OPD</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>Antimalarial OPD</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Cytotoxic OPD</c:v>
                 </c:pt>
                 <c:pt idx="11">
+                  <c:v>مستودع الصيدلية الخارجية</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>مستودع الداخلية AMP</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>مستودع الداخلية TAB</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>مستودع الداخلية MIX</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>مستودع الداخلية Refrigerator</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>TAB IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>INJ IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>REF IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>SYRUP IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="20">
+                  <c:v>DROPS IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>CRM &amp; OINT IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>CENTRAL IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>ANTIDOTE IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="24">
+                  <c:v>CYTOTOXIC IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>MIS IN-PT</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>Miss in patient +++</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>Miss TABLET IN PATIENT</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>فيصل</c:v>
+                </c:pt>
+                <c:pt idx="29">
                   <c:v>بدون تصنيف</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'نظرة عامة'!$B$10:$B$21</c:f>
+              <c:f>'نظرة عامة'!$B$10:$B$39</c:f>
               <c:numCache>
-                <c:ptCount val="12"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
-                  <c:v>51</c:v>
+                  <c:v>61</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>57</c:v>
+                  <c:v>59</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>55</c:v>
+                  <c:v>59</c:v>
                 </c:pt>
                 <c:pt idx="3">
+                  <c:v>27</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>143</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>75</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>86</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>27</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>10</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>13</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>149</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>142</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>140</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>102</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>35</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>352</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>85</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>87</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>34</c:v>
+                </c:pt>
+                <c:pt idx="20">
+                  <c:v>37</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>77</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>8</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>9</c:v>
+                </c:pt>
+                <c:pt idx="24">
+                  <c:v>21</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>38</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="27">
                   <c:v>0</c:v>
                 </c:pt>
-                <c:pt idx="4">
-                  <c:v>0</c:v>
+                <c:pt idx="28">
+                  <c:v>19</c:v>
                 </c:pt>
-                <c:pt idx="5">
-[...18 lines deleted...]
-                  <c:v>1397</c:v>
+                <c:pt idx="29">
+                  <c:v>933</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:gapWidth val="150"/>
         <c:axId val="110438656"/>
         <c:axId val="110444544"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="110438656"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln/>
         </c:spPr>
         <c:crossAx val="110444544"/>
         <c:crosses val="autoZero"/>
@@ -10257,13156 +12027,24316 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF15508A"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C21"/>
+  <dimension ref="A1:C39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A10" sqref="A10:B21"/>
+      <selection activeCell="A10" sqref="A10:B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4">
-        <v>1560</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5">
-        <v>11</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6">
-        <v>1397</v>
+        <v>933</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="5">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="5">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="5">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5">
-        <v>0</v>
+        <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="5">
-        <v>0</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="5">
-        <v>0</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="5">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="5">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="5">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="5">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="5">
-        <v>1397</v>
+      <c r="B39" s="5">
+        <v>933</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF7C3AED"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A1" sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="7" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>1155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFDB2777"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A1" sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="13" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="13" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0891B2"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A1" sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
-    <tabColor rgb="FF94A3B8"/>
+    <tabColor rgb="FF65A30D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1398"/>
+  <dimension ref="A1:B150"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A2" sqref="A2:B1398"/>
+      <selection activeCell="A2" sqref="A2:B150"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
+      <c r="A99" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
+      <c r="A100" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
+      <c r="A101" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
+      <c r="A102" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
+      <c r="A103" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2">
+      <c r="A104" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2">
+      <c r="A105" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2">
+      <c r="A106" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2">
+      <c r="A107" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
+      <c r="A108" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2">
+      <c r="A110" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2">
+      <c r="A111" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2">
+      <c r="A112" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2">
+      <c r="A113" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
+      <c r="A114" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2">
+      <c r="A115" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2">
+      <c r="A116" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2">
+      <c r="A117" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2">
+      <c r="A118" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2">
+      <c r="A119" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2">
+      <c r="A120" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
+      <c r="A121" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2">
+      <c r="A122" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2">
+      <c r="A123" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2">
+      <c r="A124" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2">
+      <c r="A125" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2">
+      <c r="A126" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2">
+      <c r="A127" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2">
+      <c r="A128" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2">
+      <c r="A129" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2">
+      <c r="A130" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2">
+      <c r="A131" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2">
+      <c r="A132" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2">
+      <c r="A133" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2">
+      <c r="A134" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
+      <c r="A135" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2">
+      <c r="A136" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
+      <c r="A137" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
+      <c r="A138" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2">
+      <c r="A139" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2">
+      <c r="A140" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2">
+      <c r="A141" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2">
+      <c r="A142" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2">
+      <c r="A143" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2">
+      <c r="A144" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2">
+      <c r="A145" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2">
+      <c r="A146" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2">
+      <c r="A147" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2">
+      <c r="A148" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2">
+      <c r="A149" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2">
+      <c r="A150" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>149</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FFEA580C"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B143"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B143"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" s="5" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
+      <c r="A99" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
+      <c r="A100" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
+      <c r="A101" s="5" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
+      <c r="A102" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
+      <c r="A103" s="5" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2">
+      <c r="A104" s="5" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2">
+      <c r="A105" s="5" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2">
+      <c r="A106" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2">
+      <c r="A107" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
+      <c r="A108" s="5" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2">
+      <c r="A110" s="5" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2">
+      <c r="A111" s="5" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2">
+      <c r="A112" s="5" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2">
+      <c r="A113" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
+      <c r="A114" s="5" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2">
+      <c r="A115" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2">
+      <c r="A116" s="5" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2">
+      <c r="A117" s="5" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2">
+      <c r="A118" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2">
+      <c r="A119" s="5" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2">
+      <c r="A120" s="5" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
+      <c r="A121" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2">
+      <c r="A122" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2">
+      <c r="A123" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2">
+      <c r="A124" s="5" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2">
+      <c r="A125" s="5" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2">
+      <c r="A126" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2">
+      <c r="A127" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2">
+      <c r="A128" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2">
+      <c r="A129" s="5" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2">
+      <c r="A130" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2">
+      <c r="A131" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2">
+      <c r="A132" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2">
+      <c r="A133" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2">
+      <c r="A134" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
+      <c r="A135" s="5" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2">
+      <c r="A136" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
+      <c r="A137" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
+      <c r="A138" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2">
+      <c r="A139" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2">
+      <c r="A140" s="5" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2">
+      <c r="A141" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2">
+      <c r="A142" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2">
+      <c r="A143" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF4F46E5"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B141"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B141"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="14" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="14" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="5" t="s">
-        <v>346</v>
+        <v>38</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>347</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="5" t="s">
-        <v>348</v>
+        <v>472</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>349</v>
+        <v>473</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="5" t="s">
-        <v>350</v>
+        <v>166</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>351</v>
+        <v>167</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="5" t="s">
-        <v>352</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>353</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
-        <v>354</v>
+        <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="5" t="s">
-        <v>356</v>
+        <v>288</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>357</v>
+        <v>289</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
-        <v>358</v>
+        <v>290</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>359</v>
+        <v>291</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="5" t="s">
-        <v>360</v>
+        <v>44</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>361</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>362</v>
+        <v>46</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>363</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
-        <v>364</v>
+        <v>50</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>366</v>
+        <v>52</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>367</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
-        <v>368</v>
+        <v>54</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>369</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>370</v>
+        <v>1176</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>371</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
-        <v>372</v>
+        <v>296</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>373</v>
+        <v>297</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
-        <v>374</v>
+        <v>56</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>375</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
-        <v>376</v>
+        <v>482</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>377</v>
+        <v>483</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
-        <v>378</v>
+        <v>484</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>379</v>
+        <v>485</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
-        <v>380</v>
+        <v>58</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>381</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
-        <v>382</v>
+        <v>60</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>383</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
-        <v>384</v>
+        <v>744</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>385</v>
+        <v>745</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
-        <v>386</v>
+        <v>506</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>387</v>
+        <v>507</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="5" t="s">
-        <v>388</v>
+        <v>62</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>389</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
-        <v>390</v>
+        <v>66</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>391</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="5" t="s">
-        <v>392</v>
+        <v>510</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>393</v>
+        <v>511</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="5" t="s">
-        <v>394</v>
+        <v>68</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>395</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="5" t="s">
-        <v>396</v>
+        <v>70</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>397</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="5" t="s">
-        <v>398</v>
+        <v>72</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>399</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="5" t="s">
-        <v>400</v>
+        <v>316</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>401</v>
+        <v>317</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
-        <v>402</v>
+        <v>1160</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>403</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="5" t="s">
-        <v>404</v>
+        <v>748</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>405</v>
+        <v>749</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="5" t="s">
-        <v>406</v>
+        <v>750</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>407</v>
+        <v>751</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="5" t="s">
-        <v>408</v>
+        <v>754</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>409</v>
+        <v>755</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="5" t="s">
-        <v>410</v>
+        <v>756</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>411</v>
+        <v>757</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="5" t="s">
-        <v>412</v>
+        <v>324</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>413</v>
+        <v>325</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="5" t="s">
-        <v>414</v>
+        <v>328</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>415</v>
+        <v>329</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="5" t="s">
-        <v>416</v>
+        <v>188</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>417</v>
+        <v>189</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="5" t="s">
-        <v>418</v>
+        <v>190</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>419</v>
+        <v>191</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="5" t="s">
-        <v>420</v>
+        <v>74</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>421</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="5" t="s">
-        <v>422</v>
+        <v>530</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>423</v>
+        <v>531</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="5" t="s">
-        <v>424</v>
+        <v>534</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>425</v>
+        <v>535</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="5" t="s">
-        <v>426</v>
+        <v>540</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>427</v>
+        <v>541</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="5" t="s">
-        <v>428</v>
+        <v>1440</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>429</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="5" t="s">
-        <v>430</v>
+        <v>548</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>431</v>
+        <v>549</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="5" t="s">
-        <v>432</v>
+        <v>336</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>433</v>
+        <v>337</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="5" t="s">
-        <v>434</v>
+        <v>198</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>435</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="5" t="s">
-        <v>436</v>
+        <v>76</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>437</v>
+        <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="5" t="s">
-        <v>438</v>
+        <v>78</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>439</v>
+        <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="5" t="s">
-        <v>440</v>
+        <v>200</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>441</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="5" t="s">
-        <v>442</v>
+        <v>80</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>443</v>
+        <v>81</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="5" t="s">
-        <v>444</v>
+        <v>564</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>445</v>
+        <v>565</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="5" t="s">
-        <v>446</v>
+        <v>758</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>447</v>
+        <v>759</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="5" t="s">
-        <v>448</v>
+        <v>760</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>449</v>
+        <v>761</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="5" t="s">
-        <v>450</v>
+        <v>762</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>451</v>
+        <v>763</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" s="5" t="s">
-        <v>452</v>
+        <v>86</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>453</v>
+        <v>87</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" s="5" t="s">
-        <v>454</v>
+        <v>88</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>455</v>
+        <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" s="5" t="s">
-        <v>456</v>
+        <v>90</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>457</v>
+        <v>91</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" s="5" t="s">
-        <v>458</v>
+        <v>580</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>459</v>
+        <v>581</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" s="5" t="s">
-        <v>460</v>
+        <v>94</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>461</v>
+        <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" s="5" t="s">
-        <v>462</v>
+        <v>1186</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>463</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" s="5" t="s">
-        <v>464</v>
+        <v>350</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>465</v>
+        <v>351</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" s="5" t="s">
-        <v>466</v>
+        <v>96</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>467</v>
+        <v>97</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" s="5" t="s">
-        <v>468</v>
+        <v>98</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>469</v>
+        <v>99</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" s="5" t="s">
-        <v>470</v>
+        <v>598</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>471</v>
+        <v>599</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" s="5" t="s">
-        <v>472</v>
+        <v>218</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>473</v>
+        <v>219</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" s="5" t="s">
-        <v>474</v>
+        <v>220</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>475</v>
+        <v>221</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" s="5" t="s">
-        <v>476</v>
+        <v>608</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>477</v>
+        <v>609</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" s="5" t="s">
-        <v>478</v>
+        <v>102</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>479</v>
+        <v>103</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" s="5" t="s">
-        <v>480</v>
+        <v>1442</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>481</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" s="5" t="s">
-        <v>482</v>
+        <v>356</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>483</v>
+        <v>357</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" s="5" t="s">
-        <v>484</v>
+        <v>358</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>485</v>
+        <v>359</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" s="5" t="s">
-        <v>486</v>
+        <v>104</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>487</v>
+        <v>105</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" s="5" t="s">
-        <v>488</v>
+        <v>106</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>489</v>
+        <v>107</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" s="5" t="s">
-        <v>490</v>
+        <v>108</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>491</v>
+        <v>109</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" s="5" t="s">
-        <v>492</v>
+        <v>110</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>493</v>
+        <v>111</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" s="5" t="s">
-        <v>494</v>
+        <v>360</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>495</v>
+        <v>361</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" s="5" t="s">
-        <v>496</v>
+        <v>610</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>497</v>
+        <v>611</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" s="5" t="s">
-        <v>498</v>
+        <v>362</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>499</v>
+        <v>363</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" s="5" t="s">
-        <v>500</v>
+        <v>612</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>501</v>
+        <v>613</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" s="5" t="s">
-        <v>502</v>
+        <v>614</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>503</v>
+        <v>615</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" s="5" t="s">
-        <v>504</v>
+        <v>616</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>505</v>
+        <v>617</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" s="5" t="s">
-        <v>506</v>
+        <v>112</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>507</v>
+        <v>113</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" s="5" t="s">
-        <v>508</v>
+        <v>1162</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>509</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" s="5" t="s">
-        <v>510</v>
+        <v>114</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>511</v>
+        <v>115</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" s="5" t="s">
-        <v>512</v>
+        <v>116</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>513</v>
+        <v>117</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" s="5" t="s">
-        <v>514</v>
+        <v>228</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>515</v>
+        <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" s="5" t="s">
-        <v>516</v>
+        <v>118</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>517</v>
+        <v>119</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" s="5" t="s">
-        <v>518</v>
+        <v>120</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>519</v>
+        <v>121</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" s="5" t="s">
-        <v>520</v>
+        <v>364</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>521</v>
+        <v>365</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" s="5" t="s">
-        <v>522</v>
+        <v>122</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>523</v>
+        <v>123</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" s="5" t="s">
-        <v>524</v>
+        <v>368</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>525</v>
+        <v>369</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" s="5" t="s">
-        <v>526</v>
+        <v>634</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>527</v>
+        <v>635</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" s="5" t="s">
-        <v>528</v>
+        <v>230</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>529</v>
+        <v>231</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" s="5" t="s">
-        <v>530</v>
+        <v>636</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>531</v>
+        <v>637</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" s="5" t="s">
-        <v>532</v>
+        <v>370</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>533</v>
+        <v>371</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" s="5" t="s">
-        <v>534</v>
+        <v>764</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>535</v>
+        <v>765</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" s="5" t="s">
-        <v>536</v>
+        <v>642</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>537</v>
+        <v>643</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" s="5" t="s">
-        <v>538</v>
+        <v>646</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>539</v>
+        <v>647</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" s="5" t="s">
-        <v>540</v>
+        <v>1444</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>541</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" s="5" t="s">
-        <v>542</v>
+        <v>124</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>543</v>
+        <v>125</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" s="5" t="s">
-        <v>544</v>
+        <v>126</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>545</v>
+        <v>127</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" s="5" t="s">
-        <v>546</v>
+        <v>232</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>547</v>
+        <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" s="5" t="s">
-        <v>548</v>
+        <v>234</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>549</v>
+        <v>235</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" s="5" t="s">
-        <v>550</v>
+        <v>654</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>551</v>
+        <v>655</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" s="5" t="s">
-        <v>552</v>
+        <v>128</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>553</v>
+        <v>129</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" s="5" t="s">
-        <v>554</v>
+        <v>656</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>555</v>
+        <v>657</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" s="5" t="s">
-        <v>556</v>
+        <v>660</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>557</v>
+        <v>661</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" s="5" t="s">
-        <v>558</v>
+        <v>670</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>559</v>
+        <v>671</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" s="5" t="s">
-        <v>560</v>
+        <v>130</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>561</v>
+        <v>131</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" s="5" t="s">
-        <v>562</v>
+        <v>674</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>563</v>
+        <v>675</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
-        <v>564</v>
+        <v>678</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>565</v>
+        <v>679</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" s="5" t="s">
-        <v>566</v>
+        <v>684</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>567</v>
+        <v>685</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" s="5" t="s">
-        <v>568</v>
+        <v>686</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>569</v>
+        <v>687</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" s="5" t="s">
-        <v>570</v>
+        <v>694</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>571</v>
+        <v>695</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" s="5" t="s">
-        <v>572</v>
+        <v>246</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>573</v>
+        <v>247</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" s="5" t="s">
-        <v>574</v>
+        <v>250</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>575</v>
+        <v>251</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" s="5" t="s">
-        <v>576</v>
+        <v>252</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>577</v>
+        <v>253</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" s="5" t="s">
-        <v>578</v>
+        <v>702</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>579</v>
+        <v>703</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" s="5" t="s">
-        <v>580</v>
+        <v>704</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>581</v>
+        <v>705</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" s="5" t="s">
-        <v>582</v>
+        <v>706</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>583</v>
+        <v>707</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" s="5" t="s">
-        <v>584</v>
+        <v>132</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>585</v>
+        <v>133</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" s="5" t="s">
-        <v>586</v>
+        <v>134</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>587</v>
+        <v>135</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" s="5" t="s">
-        <v>588</v>
+        <v>708</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>589</v>
+        <v>709</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" s="5" t="s">
-        <v>590</v>
+        <v>710</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>591</v>
+        <v>711</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" s="5" t="s">
-        <v>592</v>
+        <v>136</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>593</v>
+        <v>137</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" s="5" t="s">
-        <v>594</v>
+        <v>774</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>595</v>
+        <v>775</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" s="5" t="s">
-        <v>596</v>
+        <v>142</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>597</v>
+        <v>143</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" s="5" t="s">
-        <v>598</v>
+        <v>390</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>599</v>
+        <v>391</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" s="5" t="s">
-        <v>600</v>
+        <v>144</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>601</v>
+        <v>145</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" s="5" t="s">
-        <v>602</v>
+        <v>146</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>603</v>
+        <v>147</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" s="5" t="s">
-        <v>604</v>
+        <v>148</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>605</v>
+        <v>149</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" s="5" t="s">
-        <v>606</v>
+        <v>1424</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>607</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" s="5" t="s">
-        <v>608</v>
+        <v>722</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>609</v>
+        <v>723</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" s="5" t="s">
-        <v>610</v>
+        <v>150</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>611</v>
+        <v>151</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" s="5" t="s">
-        <v>612</v>
+        <v>152</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>613</v>
+        <v>153</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" s="5" t="s">
-        <v>614</v>
+        <v>154</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>615</v>
+        <v>155</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" s="5" t="s">
-        <v>616</v>
+        <v>730</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>617</v>
+        <v>731</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" s="5" t="s">
-        <v>618</v>
+        <v>156</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>619</v>
+        <v>157</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" s="5" t="s">
-        <v>620</v>
+        <v>1446</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>621</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" s="5" t="s">
-        <v>622</v>
+        <v>158</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>623</v>
+        <v>159</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" s="5" t="s">
-        <v>624</v>
+        <v>1448</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>625</v>
+        <v>1449</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF2563EB"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B103"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B103"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" s="5" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
+      <c r="A99" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
+      <c r="A100" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
+      <c r="A101" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
+      <c r="A102" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
+      <c r="A103" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>931</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FFDC2626"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B36"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF059669"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B353"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B353"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
+      <c r="A99" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
+      <c r="A100" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
+      <c r="A101" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
+      <c r="A102" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
+      <c r="A103" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2">
+      <c r="A104" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2">
+      <c r="A105" s="5" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2">
+      <c r="A106" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2">
+      <c r="A107" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
+      <c r="A108" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2">
+      <c r="A110" s="5" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2">
+      <c r="A111" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2">
+      <c r="A112" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2">
+      <c r="A113" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
+      <c r="A114" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2">
+      <c r="A115" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2">
+      <c r="A116" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2">
+      <c r="A117" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2">
+      <c r="A118" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2">
+      <c r="A119" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2">
+      <c r="A120" s="5" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
+      <c r="A121" s="5" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2">
+      <c r="A122" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2">
+      <c r="A123" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2">
+      <c r="A124" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2">
+      <c r="A125" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2">
+      <c r="A126" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2">
+      <c r="A127" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2">
+      <c r="A128" s="5" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2">
+      <c r="A129" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2">
+      <c r="A130" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2">
+      <c r="A131" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2">
+      <c r="A132" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2">
+      <c r="A133" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2">
+      <c r="A134" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
+      <c r="A135" s="5" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2">
+      <c r="A136" s="5" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
+      <c r="A137" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
+      <c r="A138" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2">
+      <c r="A139" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2">
+      <c r="A140" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2">
+      <c r="A141" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" s="5" t="s">
-        <v>626</v>
+        <v>80</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>627</v>
+        <v>81</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" s="5" t="s">
-        <v>628</v>
+        <v>556</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>629</v>
+        <v>557</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" s="5" t="s">
-        <v>630</v>
+        <v>342</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>631</v>
+        <v>343</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" s="5" t="s">
-        <v>632</v>
+        <v>82</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>633</v>
+        <v>83</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" s="5" t="s">
-        <v>634</v>
+        <v>564</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>635</v>
+        <v>565</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" s="5" t="s">
-        <v>636</v>
+        <v>758</v>
       </c>
       <c r="B147" s="5" t="s">
-        <v>637</v>
+        <v>759</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" s="5" t="s">
-        <v>638</v>
+        <v>566</v>
       </c>
       <c r="B148" s="5" t="s">
-        <v>639</v>
+        <v>567</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" s="5" t="s">
-        <v>640</v>
+        <v>84</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>641</v>
+        <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" s="5" t="s">
-        <v>642</v>
+        <v>1512</v>
       </c>
       <c r="B150" s="5" t="s">
-        <v>643</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" s="5" t="s">
-        <v>644</v>
+        <v>1514</v>
       </c>
       <c r="B151" s="5" t="s">
-        <v>645</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" s="5" t="s">
-        <v>646</v>
+        <v>570</v>
       </c>
       <c r="B152" s="5" t="s">
-        <v>647</v>
+        <v>571</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" s="5" t="s">
-        <v>648</v>
+        <v>572</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>649</v>
+        <v>573</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" s="5" t="s">
-        <v>650</v>
+        <v>574</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>651</v>
+        <v>575</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" s="5" t="s">
-        <v>652</v>
+        <v>202</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>653</v>
+        <v>203</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" s="5" t="s">
-        <v>654</v>
+        <v>204</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>655</v>
+        <v>205</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" s="5" t="s">
-        <v>656</v>
+        <v>206</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>657</v>
+        <v>207</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" s="5" t="s">
-        <v>658</v>
+        <v>760</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>659</v>
+        <v>761</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" s="5" t="s">
-        <v>660</v>
+        <v>762</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>661</v>
+        <v>763</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" s="5" t="s">
-        <v>662</v>
+        <v>86</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>663</v>
+        <v>87</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" s="5" t="s">
-        <v>664</v>
+        <v>576</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>665</v>
+        <v>577</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" s="5" t="s">
-        <v>666</v>
+        <v>88</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>667</v>
+        <v>89</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" s="5" t="s">
-        <v>668</v>
+        <v>90</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>669</v>
+        <v>91</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" s="5" t="s">
-        <v>670</v>
+        <v>578</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>671</v>
+        <v>579</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" s="5" t="s">
-        <v>672</v>
+        <v>208</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>673</v>
+        <v>209</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" s="5" t="s">
-        <v>674</v>
+        <v>210</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>675</v>
+        <v>211</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" s="5" t="s">
-        <v>676</v>
+        <v>212</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>677</v>
+        <v>213</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" s="5" t="s">
-        <v>678</v>
+        <v>580</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>679</v>
+        <v>581</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" s="5" t="s">
-        <v>680</v>
+        <v>92</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>681</v>
+        <v>93</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" s="5" t="s">
-        <v>682</v>
+        <v>582</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>683</v>
+        <v>583</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" s="5" t="s">
-        <v>684</v>
+        <v>94</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>685</v>
+        <v>95</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" s="5" t="s">
-        <v>686</v>
+        <v>584</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>687</v>
+        <v>585</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" s="5" t="s">
-        <v>688</v>
+        <v>344</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>689</v>
+        <v>345</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" s="5" t="s">
-        <v>690</v>
+        <v>350</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>691</v>
+        <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" s="5" t="s">
-        <v>692</v>
+        <v>214</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>693</v>
+        <v>215</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" s="5" t="s">
-        <v>694</v>
+        <v>216</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>695</v>
+        <v>217</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" s="5" t="s">
-        <v>696</v>
+        <v>96</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>697</v>
+        <v>97</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" s="5" t="s">
-        <v>698</v>
+        <v>590</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>699</v>
+        <v>591</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" s="5" t="s">
-        <v>700</v>
+        <v>98</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>701</v>
+        <v>99</v>
       </c>
     </row>
     <row r="180" spans="1:2">
       <c r="A180" s="5" t="s">
-        <v>702</v>
+        <v>100</v>
       </c>
       <c r="B180" s="5" t="s">
-        <v>703</v>
+        <v>101</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181" s="5" t="s">
-        <v>704</v>
+        <v>596</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>705</v>
+        <v>597</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182" s="5" t="s">
-        <v>706</v>
+        <v>598</v>
       </c>
       <c r="B182" s="5" t="s">
-        <v>707</v>
+        <v>599</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183" s="5" t="s">
-        <v>708</v>
+        <v>600</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>709</v>
+        <v>601</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184" s="5" t="s">
-        <v>710</v>
+        <v>602</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>711</v>
+        <v>603</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185" s="5" t="s">
-        <v>712</v>
+        <v>604</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>713</v>
+        <v>605</v>
       </c>
     </row>
     <row r="186" spans="1:2">
       <c r="A186" s="5" t="s">
-        <v>714</v>
+        <v>606</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>715</v>
+        <v>607</v>
       </c>
     </row>
     <row r="187" spans="1:2">
       <c r="A187" s="5" t="s">
-        <v>716</v>
+        <v>218</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>717</v>
+        <v>219</v>
       </c>
     </row>
     <row r="188" spans="1:2">
       <c r="A188" s="5" t="s">
-        <v>718</v>
+        <v>220</v>
       </c>
       <c r="B188" s="5" t="s">
-        <v>719</v>
+        <v>221</v>
       </c>
     </row>
     <row r="189" spans="1:2">
       <c r="A189" s="5" t="s">
-        <v>720</v>
+        <v>608</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>721</v>
+        <v>609</v>
       </c>
     </row>
     <row r="190" spans="1:2">
       <c r="A190" s="5" t="s">
-        <v>722</v>
+        <v>102</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>723</v>
+        <v>103</v>
       </c>
     </row>
     <row r="191" spans="1:2">
       <c r="A191" s="5" t="s">
-        <v>724</v>
+        <v>1442</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>725</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="192" spans="1:2">
       <c r="A192" s="5" t="s">
-        <v>726</v>
+        <v>222</v>
       </c>
       <c r="B192" s="5" t="s">
-        <v>727</v>
+        <v>223</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193" s="5" t="s">
-        <v>728</v>
+        <v>356</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>729</v>
+        <v>357</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" s="5" t="s">
-        <v>730</v>
+        <v>358</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>731</v>
+        <v>359</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" s="5" t="s">
-        <v>732</v>
+        <v>1516</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>733</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196" s="5" t="s">
-        <v>734</v>
+        <v>104</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>735</v>
+        <v>105</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" s="5" t="s">
-        <v>736</v>
+        <v>106</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>737</v>
+        <v>107</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" s="5" t="s">
-        <v>738</v>
+        <v>108</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>739</v>
+        <v>109</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" s="5" t="s">
-        <v>740</v>
+        <v>110</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>741</v>
+        <v>111</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" s="5" t="s">
-        <v>742</v>
+        <v>360</v>
       </c>
       <c r="B200" s="5" t="s">
-        <v>743</v>
+        <v>361</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" s="5" t="s">
-        <v>744</v>
+        <v>224</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>745</v>
+        <v>225</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" s="5" t="s">
-        <v>746</v>
+        <v>610</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>747</v>
+        <v>611</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" s="5" t="s">
-        <v>748</v>
+        <v>362</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>749</v>
+        <v>363</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" s="5" t="s">
-        <v>750</v>
+        <v>612</v>
       </c>
       <c r="B204" s="5" t="s">
-        <v>751</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" s="5" t="s">
-        <v>752</v>
+        <v>614</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>753</v>
+        <v>615</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" s="5" t="s">
-        <v>754</v>
+        <v>616</v>
       </c>
       <c r="B206" s="5" t="s">
-        <v>755</v>
+        <v>617</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207" s="5" t="s">
-        <v>756</v>
+        <v>618</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>757</v>
+        <v>619</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208" s="5" t="s">
-        <v>758</v>
+        <v>620</v>
       </c>
       <c r="B208" s="5" t="s">
-        <v>759</v>
+        <v>621</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209" s="5" t="s">
-        <v>760</v>
+        <v>622</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>761</v>
+        <v>623</v>
       </c>
     </row>
     <row r="210" spans="1:2">
       <c r="A210" s="5" t="s">
-        <v>762</v>
+        <v>112</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>763</v>
+        <v>113</v>
       </c>
     </row>
     <row r="211" spans="1:2">
       <c r="A211" s="5" t="s">
-        <v>764</v>
+        <v>1162</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>765</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="212" spans="1:2">
       <c r="A212" s="5" t="s">
-        <v>766</v>
+        <v>114</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>767</v>
+        <v>115</v>
       </c>
     </row>
     <row r="213" spans="1:2">
       <c r="A213" s="5" t="s">
-        <v>768</v>
+        <v>116</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>769</v>
+        <v>117</v>
       </c>
     </row>
     <row r="214" spans="1:2">
       <c r="A214" s="5" t="s">
-        <v>770</v>
+        <v>626</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>771</v>
+        <v>627</v>
       </c>
     </row>
     <row r="215" spans="1:2">
       <c r="A215" s="5" t="s">
-        <v>772</v>
+        <v>118</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>773</v>
+        <v>119</v>
       </c>
     </row>
     <row r="216" spans="1:2">
       <c r="A216" s="5" t="s">
-        <v>774</v>
+        <v>120</v>
       </c>
       <c r="B216" s="5" t="s">
-        <v>775</v>
+        <v>121</v>
       </c>
     </row>
     <row r="217" spans="1:2">
       <c r="A217" s="5" t="s">
-        <v>776</v>
+        <v>1192</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>777</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="218" spans="1:2">
       <c r="A218" s="5" t="s">
-        <v>778</v>
+        <v>628</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>779</v>
+        <v>629</v>
       </c>
     </row>
     <row r="219" spans="1:2">
       <c r="A219" s="5" t="s">
-        <v>780</v>
+        <v>364</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>781</v>
+        <v>365</v>
       </c>
     </row>
     <row r="220" spans="1:2">
       <c r="A220" s="5" t="s">
-        <v>782</v>
+        <v>630</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>783</v>
+        <v>631</v>
       </c>
     </row>
     <row r="221" spans="1:2">
       <c r="A221" s="5" t="s">
-        <v>784</v>
+        <v>122</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>785</v>
+        <v>123</v>
       </c>
     </row>
     <row r="222" spans="1:2">
       <c r="A222" s="5" t="s">
-        <v>786</v>
+        <v>368</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>787</v>
+        <v>369</v>
       </c>
     </row>
     <row r="223" spans="1:2">
       <c r="A223" s="5" t="s">
-        <v>788</v>
+        <v>1518</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>789</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="224" spans="1:2">
       <c r="A224" s="5" t="s">
-        <v>790</v>
+        <v>1520</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>791</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="225" spans="1:2">
       <c r="A225" s="5" t="s">
-        <v>792</v>
+        <v>632</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>793</v>
+        <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:2">
       <c r="A226" s="5" t="s">
-        <v>794</v>
+        <v>634</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>795</v>
+        <v>635</v>
       </c>
     </row>
     <row r="227" spans="1:2">
       <c r="A227" s="5" t="s">
-        <v>796</v>
+        <v>1522</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>797</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="228" spans="1:2">
       <c r="A228" s="5" t="s">
-        <v>798</v>
+        <v>636</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>799</v>
+        <v>637</v>
       </c>
     </row>
     <row r="229" spans="1:2">
       <c r="A229" s="5" t="s">
-        <v>800</v>
+        <v>638</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>801</v>
+        <v>639</v>
       </c>
     </row>
     <row r="230" spans="1:2">
       <c r="A230" s="5" t="s">
-        <v>802</v>
+        <v>370</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>803</v>
+        <v>371</v>
       </c>
     </row>
     <row r="231" spans="1:2">
       <c r="A231" s="5" t="s">
-        <v>804</v>
+        <v>764</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>805</v>
+        <v>765</v>
       </c>
     </row>
     <row r="232" spans="1:2">
       <c r="A232" s="5" t="s">
-        <v>806</v>
+        <v>646</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>807</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:2">
       <c r="A233" s="5" t="s">
-        <v>808</v>
+        <v>1444</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>809</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="234" spans="1:2">
       <c r="A234" s="5" t="s">
-        <v>810</v>
+        <v>124</v>
       </c>
       <c r="B234" s="5" t="s">
-        <v>811</v>
+        <v>125</v>
       </c>
     </row>
     <row r="235" spans="1:2">
       <c r="A235" s="5" t="s">
-        <v>812</v>
+        <v>126</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>813</v>
+        <v>127</v>
       </c>
     </row>
     <row r="236" spans="1:2">
       <c r="A236" s="5" t="s">
-        <v>814</v>
+        <v>648</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>815</v>
+        <v>649</v>
       </c>
     </row>
     <row r="237" spans="1:2">
       <c r="A237" s="5" t="s">
-        <v>816</v>
+        <v>650</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>817</v>
+        <v>651</v>
       </c>
     </row>
     <row r="238" spans="1:2">
       <c r="A238" s="5" t="s">
-        <v>818</v>
+        <v>1524</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>819</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="239" spans="1:2">
       <c r="A239" s="5" t="s">
-        <v>820</v>
+        <v>232</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>821</v>
+        <v>233</v>
       </c>
     </row>
     <row r="240" spans="1:2">
       <c r="A240" s="5" t="s">
-        <v>822</v>
+        <v>234</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>823</v>
+        <v>235</v>
       </c>
     </row>
     <row r="241" spans="1:2">
       <c r="A241" s="5" t="s">
-        <v>824</v>
+        <v>654</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>825</v>
+        <v>655</v>
       </c>
     </row>
     <row r="242" spans="1:2">
       <c r="A242" s="5" t="s">
-        <v>826</v>
+        <v>128</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>827</v>
+        <v>129</v>
       </c>
     </row>
     <row r="243" spans="1:2">
       <c r="A243" s="5" t="s">
-        <v>828</v>
+        <v>1526</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>829</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="244" spans="1:2">
       <c r="A244" s="5" t="s">
-        <v>830</v>
+        <v>1528</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>831</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="245" spans="1:2">
       <c r="A245" s="5" t="s">
-        <v>832</v>
+        <v>660</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>833</v>
+        <v>661</v>
       </c>
     </row>
     <row r="246" spans="1:2">
       <c r="A246" s="5" t="s">
-        <v>834</v>
+        <v>662</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>835</v>
+        <v>663</v>
       </c>
     </row>
     <row r="247" spans="1:2">
       <c r="A247" s="5" t="s">
-        <v>836</v>
+        <v>378</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>837</v>
+        <v>379</v>
       </c>
     </row>
     <row r="248" spans="1:2">
       <c r="A248" s="5" t="s">
-        <v>838</v>
+        <v>664</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>839</v>
+        <v>665</v>
       </c>
     </row>
     <row r="249" spans="1:2">
       <c r="A249" s="5" t="s">
-        <v>840</v>
+        <v>666</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>841</v>
+        <v>667</v>
       </c>
     </row>
     <row r="250" spans="1:2">
       <c r="A250" s="5" t="s">
-        <v>842</v>
+        <v>1530</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>843</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="251" spans="1:2">
       <c r="A251" s="5" t="s">
-        <v>844</v>
+        <v>130</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>845</v>
+        <v>131</v>
       </c>
     </row>
     <row r="252" spans="1:2">
       <c r="A252" s="5" t="s">
-        <v>846</v>
+        <v>672</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>847</v>
+        <v>673</v>
       </c>
     </row>
     <row r="253" spans="1:2">
       <c r="A253" s="5" t="s">
-        <v>848</v>
+        <v>674</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>849</v>
+        <v>675</v>
       </c>
     </row>
     <row r="254" spans="1:2">
       <c r="A254" s="5" t="s">
-        <v>850</v>
+        <v>766</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>851</v>
+        <v>767</v>
       </c>
     </row>
     <row r="255" spans="1:2">
       <c r="A255" s="5" t="s">
-        <v>852</v>
+        <v>676</v>
       </c>
       <c r="B255" s="5" t="s">
-        <v>853</v>
+        <v>677</v>
       </c>
     </row>
     <row r="256" spans="1:2">
       <c r="A256" s="5" t="s">
-        <v>854</v>
+        <v>678</v>
       </c>
       <c r="B256" s="5" t="s">
-        <v>855</v>
+        <v>679</v>
       </c>
     </row>
     <row r="257" spans="1:2">
       <c r="A257" s="5" t="s">
-        <v>856</v>
+        <v>1532</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>857</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="258" spans="1:2">
       <c r="A258" s="5" t="s">
-        <v>858</v>
+        <v>1534</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>859</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="259" spans="1:2">
       <c r="A259" s="5" t="s">
-        <v>860</v>
+        <v>240</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>861</v>
+        <v>241</v>
       </c>
     </row>
     <row r="260" spans="1:2">
       <c r="A260" s="5" t="s">
-        <v>862</v>
+        <v>1164</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>863</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="261" spans="1:2">
       <c r="A261" s="5" t="s">
-        <v>864</v>
+        <v>680</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>865</v>
+        <v>681</v>
       </c>
     </row>
     <row r="262" spans="1:2">
       <c r="A262" s="5" t="s">
-        <v>866</v>
+        <v>682</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>867</v>
+        <v>683</v>
       </c>
     </row>
     <row r="263" spans="1:2">
       <c r="A263" s="5" t="s">
-        <v>868</v>
+        <v>684</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>869</v>
+        <v>685</v>
       </c>
     </row>
     <row r="264" spans="1:2">
       <c r="A264" s="5" t="s">
-        <v>870</v>
+        <v>686</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>871</v>
+        <v>687</v>
       </c>
     </row>
     <row r="265" spans="1:2">
       <c r="A265" s="5" t="s">
-        <v>872</v>
+        <v>1536</v>
       </c>
       <c r="B265" s="5" t="s">
-        <v>873</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="266" spans="1:2">
       <c r="A266" s="5" t="s">
-        <v>874</v>
+        <v>1538</v>
       </c>
       <c r="B266" s="5" t="s">
-        <v>875</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="267" spans="1:2">
       <c r="A267" s="5" t="s">
-        <v>876</v>
+        <v>1166</v>
       </c>
       <c r="B267" s="5" t="s">
-        <v>877</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="268" spans="1:2">
       <c r="A268" s="5" t="s">
-        <v>878</v>
+        <v>1168</v>
       </c>
       <c r="B268" s="5" t="s">
-        <v>879</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="269" spans="1:2">
       <c r="A269" s="5" t="s">
-        <v>880</v>
+        <v>242</v>
       </c>
       <c r="B269" s="5" t="s">
-        <v>881</v>
+        <v>243</v>
       </c>
     </row>
     <row r="270" spans="1:2">
       <c r="A270" s="5" t="s">
-        <v>882</v>
+        <v>244</v>
       </c>
       <c r="B270" s="5" t="s">
-        <v>883</v>
+        <v>245</v>
       </c>
     </row>
     <row r="271" spans="1:2">
       <c r="A271" s="5" t="s">
-        <v>884</v>
+        <v>688</v>
       </c>
       <c r="B271" s="5" t="s">
-        <v>885</v>
+        <v>689</v>
       </c>
     </row>
     <row r="272" spans="1:2">
       <c r="A272" s="5" t="s">
-        <v>886</v>
+        <v>690</v>
       </c>
       <c r="B272" s="5" t="s">
-        <v>887</v>
+        <v>691</v>
       </c>
     </row>
     <row r="273" spans="1:2">
       <c r="A273" s="5" t="s">
-        <v>888</v>
+        <v>692</v>
       </c>
       <c r="B273" s="5" t="s">
-        <v>889</v>
+        <v>693</v>
       </c>
     </row>
     <row r="274" spans="1:2">
       <c r="A274" s="5" t="s">
-        <v>890</v>
+        <v>694</v>
       </c>
       <c r="B274" s="5" t="s">
-        <v>891</v>
+        <v>695</v>
       </c>
     </row>
     <row r="275" spans="1:2">
       <c r="A275" s="5" t="s">
-        <v>892</v>
+        <v>696</v>
       </c>
       <c r="B275" s="5" t="s">
-        <v>893</v>
+        <v>697</v>
       </c>
     </row>
     <row r="276" spans="1:2">
       <c r="A276" s="5" t="s">
-        <v>894</v>
+        <v>768</v>
       </c>
       <c r="B276" s="5" t="s">
-        <v>895</v>
+        <v>769</v>
       </c>
     </row>
     <row r="277" spans="1:2">
       <c r="A277" s="5" t="s">
-        <v>896</v>
+        <v>770</v>
       </c>
       <c r="B277" s="5" t="s">
-        <v>897</v>
+        <v>771</v>
       </c>
     </row>
     <row r="278" spans="1:2">
       <c r="A278" s="5" t="s">
-        <v>898</v>
+        <v>1170</v>
       </c>
       <c r="B278" s="5" t="s">
-        <v>899</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="279" spans="1:2">
       <c r="A279" s="5" t="s">
-        <v>900</v>
+        <v>246</v>
       </c>
       <c r="B279" s="5" t="s">
-        <v>901</v>
+        <v>247</v>
       </c>
     </row>
     <row r="280" spans="1:2">
       <c r="A280" s="5" t="s">
-        <v>902</v>
+        <v>248</v>
       </c>
       <c r="B280" s="5" t="s">
-        <v>903</v>
+        <v>249</v>
       </c>
     </row>
     <row r="281" spans="1:2">
       <c r="A281" s="5" t="s">
-        <v>904</v>
+        <v>250</v>
       </c>
       <c r="B281" s="5" t="s">
-        <v>905</v>
+        <v>251</v>
       </c>
     </row>
     <row r="282" spans="1:2">
       <c r="A282" s="5" t="s">
-        <v>906</v>
+        <v>252</v>
       </c>
       <c r="B282" s="5" t="s">
-        <v>907</v>
+        <v>253</v>
       </c>
     </row>
     <row r="283" spans="1:2">
       <c r="A283" s="5" t="s">
-        <v>908</v>
+        <v>254</v>
       </c>
       <c r="B283" s="5" t="s">
-        <v>909</v>
+        <v>255</v>
       </c>
     </row>
     <row r="284" spans="1:2">
       <c r="A284" s="5" t="s">
-        <v>910</v>
+        <v>1172</v>
       </c>
       <c r="B284" s="5" t="s">
-        <v>911</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="285" spans="1:2">
       <c r="A285" s="5" t="s">
-        <v>912</v>
+        <v>1174</v>
       </c>
       <c r="B285" s="5" t="s">
-        <v>913</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="286" spans="1:2">
       <c r="A286" s="5" t="s">
-        <v>914</v>
+        <v>1540</v>
       </c>
       <c r="B286" s="5" t="s">
-        <v>915</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="287" spans="1:2">
       <c r="A287" s="5" t="s">
-        <v>916</v>
+        <v>698</v>
       </c>
       <c r="B287" s="5" t="s">
-        <v>917</v>
+        <v>699</v>
       </c>
     </row>
     <row r="288" spans="1:2">
       <c r="A288" s="5" t="s">
-        <v>918</v>
+        <v>700</v>
       </c>
       <c r="B288" s="5" t="s">
-        <v>919</v>
+        <v>701</v>
       </c>
     </row>
     <row r="289" spans="1:2">
       <c r="A289" s="5" t="s">
-        <v>920</v>
+        <v>772</v>
       </c>
       <c r="B289" s="5" t="s">
-        <v>921</v>
+        <v>773</v>
       </c>
     </row>
     <row r="290" spans="1:2">
       <c r="A290" s="5" t="s">
-        <v>922</v>
+        <v>702</v>
       </c>
       <c r="B290" s="5" t="s">
-        <v>923</v>
+        <v>703</v>
       </c>
     </row>
     <row r="291" spans="1:2">
       <c r="A291" s="5" t="s">
-        <v>924</v>
+        <v>704</v>
       </c>
       <c r="B291" s="5" t="s">
-        <v>925</v>
+        <v>705</v>
       </c>
     </row>
     <row r="292" spans="1:2">
       <c r="A292" s="5" t="s">
-        <v>926</v>
+        <v>706</v>
       </c>
       <c r="B292" s="5" t="s">
-        <v>927</v>
+        <v>707</v>
       </c>
     </row>
     <row r="293" spans="1:2">
       <c r="A293" s="5" t="s">
-        <v>928</v>
+        <v>1542</v>
       </c>
       <c r="B293" s="5" t="s">
-        <v>929</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="294" spans="1:2">
       <c r="A294" s="5" t="s">
-        <v>930</v>
+        <v>256</v>
       </c>
       <c r="B294" s="5" t="s">
-        <v>931</v>
+        <v>257</v>
       </c>
     </row>
     <row r="295" spans="1:2">
       <c r="A295" s="5" t="s">
-        <v>932</v>
+        <v>258</v>
       </c>
       <c r="B295" s="5" t="s">
-        <v>933</v>
+        <v>259</v>
       </c>
     </row>
     <row r="296" spans="1:2">
       <c r="A296" s="5" t="s">
-        <v>934</v>
+        <v>132</v>
       </c>
       <c r="B296" s="5" t="s">
-        <v>935</v>
+        <v>133</v>
       </c>
     </row>
     <row r="297" spans="1:2">
       <c r="A297" s="5" t="s">
-        <v>936</v>
+        <v>134</v>
       </c>
       <c r="B297" s="5" t="s">
-        <v>937</v>
+        <v>135</v>
       </c>
     </row>
     <row r="298" spans="1:2">
       <c r="A298" s="5" t="s">
-        <v>938</v>
+        <v>708</v>
       </c>
       <c r="B298" s="5" t="s">
-        <v>939</v>
+        <v>709</v>
       </c>
     </row>
     <row r="299" spans="1:2">
       <c r="A299" s="5" t="s">
-        <v>940</v>
+        <v>710</v>
       </c>
       <c r="B299" s="5" t="s">
-        <v>941</v>
+        <v>711</v>
       </c>
     </row>
     <row r="300" spans="1:2">
       <c r="A300" s="5" t="s">
-        <v>942</v>
+        <v>1544</v>
       </c>
       <c r="B300" s="5" t="s">
-        <v>943</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="301" spans="1:2">
       <c r="A301" s="5" t="s">
-        <v>944</v>
+        <v>136</v>
       </c>
       <c r="B301" s="5" t="s">
-        <v>945</v>
+        <v>137</v>
       </c>
     </row>
     <row r="302" spans="1:2">
       <c r="A302" s="5" t="s">
-        <v>946</v>
+        <v>1546</v>
       </c>
       <c r="B302" s="5" t="s">
-        <v>947</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="303" spans="1:2">
       <c r="A303" s="5" t="s">
-        <v>948</v>
+        <v>1548</v>
       </c>
       <c r="B303" s="5" t="s">
-        <v>949</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="304" spans="1:2">
       <c r="A304" s="5" t="s">
-        <v>950</v>
+        <v>774</v>
       </c>
       <c r="B304" s="5" t="s">
-        <v>951</v>
+        <v>775</v>
       </c>
     </row>
     <row r="305" spans="1:2">
       <c r="A305" s="5" t="s">
-        <v>952</v>
+        <v>138</v>
       </c>
       <c r="B305" s="5" t="s">
-        <v>953</v>
+        <v>139</v>
       </c>
     </row>
     <row r="306" spans="1:2">
       <c r="A306" s="5" t="s">
-        <v>954</v>
+        <v>140</v>
       </c>
       <c r="B306" s="5" t="s">
-        <v>955</v>
+        <v>141</v>
       </c>
     </row>
     <row r="307" spans="1:2">
       <c r="A307" s="5" t="s">
-        <v>956</v>
+        <v>712</v>
       </c>
       <c r="B307" s="5" t="s">
-        <v>957</v>
+        <v>713</v>
       </c>
     </row>
     <row r="308" spans="1:2">
       <c r="A308" s="5" t="s">
-        <v>958</v>
+        <v>142</v>
       </c>
       <c r="B308" s="5" t="s">
-        <v>959</v>
+        <v>143</v>
       </c>
     </row>
     <row r="309" spans="1:2">
       <c r="A309" s="5" t="s">
-        <v>960</v>
+        <v>390</v>
       </c>
       <c r="B309" s="5" t="s">
-        <v>961</v>
+        <v>391</v>
       </c>
     </row>
     <row r="310" spans="1:2">
       <c r="A310" s="5" t="s">
-        <v>962</v>
+        <v>714</v>
       </c>
       <c r="B310" s="5" t="s">
-        <v>963</v>
+        <v>715</v>
       </c>
     </row>
     <row r="311" spans="1:2">
       <c r="A311" s="5" t="s">
-        <v>964</v>
+        <v>260</v>
       </c>
       <c r="B311" s="5" t="s">
-        <v>965</v>
+        <v>261</v>
       </c>
     </row>
     <row r="312" spans="1:2">
       <c r="A312" s="5" t="s">
-        <v>966</v>
+        <v>262</v>
       </c>
       <c r="B312" s="5" t="s">
-        <v>967</v>
+        <v>263</v>
       </c>
     </row>
     <row r="313" spans="1:2">
       <c r="A313" s="5" t="s">
-        <v>968</v>
+        <v>716</v>
       </c>
       <c r="B313" s="5" t="s">
-        <v>969</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:2">
       <c r="A314" s="5" t="s">
-        <v>970</v>
+        <v>1550</v>
       </c>
       <c r="B314" s="5" t="s">
-        <v>971</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="315" spans="1:2">
       <c r="A315" s="5" t="s">
-        <v>972</v>
+        <v>1552</v>
       </c>
       <c r="B315" s="5" t="s">
-        <v>973</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="316" spans="1:2">
       <c r="A316" s="5" t="s">
-        <v>974</v>
+        <v>144</v>
       </c>
       <c r="B316" s="5" t="s">
-        <v>975</v>
+        <v>145</v>
       </c>
     </row>
     <row r="317" spans="1:2">
       <c r="A317" s="5" t="s">
-        <v>976</v>
+        <v>146</v>
       </c>
       <c r="B317" s="5" t="s">
-        <v>977</v>
+        <v>147</v>
       </c>
     </row>
     <row r="318" spans="1:2">
       <c r="A318" s="5" t="s">
-        <v>978</v>
+        <v>148</v>
       </c>
       <c r="B318" s="5" t="s">
-        <v>979</v>
+        <v>149</v>
       </c>
     </row>
     <row r="319" spans="1:2">
       <c r="A319" s="5" t="s">
-        <v>980</v>
+        <v>718</v>
       </c>
       <c r="B319" s="5" t="s">
-        <v>981</v>
+        <v>719</v>
       </c>
     </row>
     <row r="320" spans="1:2">
       <c r="A320" s="5" t="s">
-        <v>982</v>
+        <v>1554</v>
       </c>
       <c r="B320" s="5" t="s">
-        <v>983</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="321" spans="1:2">
       <c r="A321" s="5" t="s">
-        <v>984</v>
+        <v>1556</v>
       </c>
       <c r="B321" s="5" t="s">
-        <v>985</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="322" spans="1:2">
       <c r="A322" s="5" t="s">
-        <v>986</v>
+        <v>720</v>
       </c>
       <c r="B322" s="5" t="s">
-        <v>987</v>
+        <v>721</v>
       </c>
     </row>
     <row r="323" spans="1:2">
       <c r="A323" s="5" t="s">
-        <v>988</v>
+        <v>776</v>
       </c>
       <c r="B323" s="5" t="s">
-        <v>989</v>
+        <v>777</v>
       </c>
     </row>
     <row r="324" spans="1:2">
       <c r="A324" s="5" t="s">
-        <v>990</v>
+        <v>1424</v>
       </c>
       <c r="B324" s="5" t="s">
-        <v>991</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="325" spans="1:2">
       <c r="A325" s="5" t="s">
-        <v>992</v>
+        <v>778</v>
       </c>
       <c r="B325" s="5" t="s">
-        <v>993</v>
+        <v>779</v>
       </c>
     </row>
     <row r="326" spans="1:2">
       <c r="A326" s="5" t="s">
-        <v>994</v>
+        <v>722</v>
       </c>
       <c r="B326" s="5" t="s">
-        <v>995</v>
+        <v>723</v>
       </c>
     </row>
     <row r="327" spans="1:2">
       <c r="A327" s="5" t="s">
-        <v>996</v>
+        <v>150</v>
       </c>
       <c r="B327" s="5" t="s">
-        <v>997</v>
+        <v>151</v>
       </c>
     </row>
     <row r="328" spans="1:2">
       <c r="A328" s="5" t="s">
-        <v>998</v>
+        <v>152</v>
       </c>
       <c r="B328" s="5" t="s">
-        <v>999</v>
+        <v>153</v>
       </c>
     </row>
     <row r="329" spans="1:2">
       <c r="A329" s="5" t="s">
-        <v>1000</v>
+        <v>724</v>
       </c>
       <c r="B329" s="5" t="s">
-        <v>1001</v>
+        <v>725</v>
       </c>
     </row>
     <row r="330" spans="1:2">
       <c r="A330" s="5" t="s">
-        <v>1002</v>
+        <v>264</v>
       </c>
       <c r="B330" s="5" t="s">
-        <v>1003</v>
+        <v>265</v>
       </c>
     </row>
     <row r="331" spans="1:2">
       <c r="A331" s="5" t="s">
-        <v>1004</v>
+        <v>266</v>
       </c>
       <c r="B331" s="5" t="s">
-        <v>1005</v>
+        <v>267</v>
       </c>
     </row>
     <row r="332" spans="1:2">
       <c r="A332" s="5" t="s">
-        <v>1006</v>
+        <v>268</v>
       </c>
       <c r="B332" s="5" t="s">
-        <v>1007</v>
+        <v>269</v>
       </c>
     </row>
     <row r="333" spans="1:2">
       <c r="A333" s="5" t="s">
-        <v>1008</v>
+        <v>154</v>
       </c>
       <c r="B333" s="5" t="s">
-        <v>1009</v>
+        <v>155</v>
       </c>
     </row>
     <row r="334" spans="1:2">
       <c r="A334" s="5" t="s">
-        <v>1010</v>
+        <v>726</v>
       </c>
       <c r="B334" s="5" t="s">
-        <v>1011</v>
+        <v>727</v>
       </c>
     </row>
     <row r="335" spans="1:2">
       <c r="A335" s="5" t="s">
-        <v>1012</v>
+        <v>1558</v>
       </c>
       <c r="B335" s="5" t="s">
-        <v>1013</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="336" spans="1:2">
       <c r="A336" s="5" t="s">
-        <v>1014</v>
+        <v>728</v>
       </c>
       <c r="B336" s="5" t="s">
-        <v>1015</v>
+        <v>729</v>
       </c>
     </row>
     <row r="337" spans="1:2">
       <c r="A337" s="5" t="s">
-        <v>1016</v>
+        <v>730</v>
       </c>
       <c r="B337" s="5" t="s">
-        <v>1017</v>
+        <v>731</v>
       </c>
     </row>
     <row r="338" spans="1:2">
       <c r="A338" s="5" t="s">
-        <v>1018</v>
+        <v>156</v>
       </c>
       <c r="B338" s="5" t="s">
-        <v>1019</v>
+        <v>157</v>
       </c>
     </row>
     <row r="339" spans="1:2">
       <c r="A339" s="5" t="s">
-        <v>1020</v>
+        <v>1446</v>
       </c>
       <c r="B339" s="5" t="s">
-        <v>1021</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="340" spans="1:2">
       <c r="A340" s="5" t="s">
-        <v>1022</v>
+        <v>1560</v>
       </c>
       <c r="B340" s="5" t="s">
-        <v>1023</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="341" spans="1:2">
       <c r="A341" s="5" t="s">
-        <v>1024</v>
+        <v>1562</v>
       </c>
       <c r="B341" s="5" t="s">
-        <v>1025</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="342" spans="1:2">
       <c r="A342" s="5" t="s">
-        <v>1026</v>
+        <v>158</v>
       </c>
       <c r="B342" s="5" t="s">
-        <v>1027</v>
+        <v>159</v>
       </c>
     </row>
     <row r="343" spans="1:2">
       <c r="A343" s="5" t="s">
-        <v>1028</v>
+        <v>270</v>
       </c>
       <c r="B343" s="5" t="s">
-        <v>1029</v>
+        <v>271</v>
       </c>
     </row>
     <row r="344" spans="1:2">
       <c r="A344" s="5" t="s">
-        <v>1030</v>
+        <v>272</v>
       </c>
       <c r="B344" s="5" t="s">
-        <v>1031</v>
+        <v>273</v>
       </c>
     </row>
     <row r="345" spans="1:2">
       <c r="A345" s="5" t="s">
-        <v>1032</v>
+        <v>732</v>
       </c>
       <c r="B345" s="5" t="s">
-        <v>1033</v>
+        <v>733</v>
       </c>
     </row>
     <row r="346" spans="1:2">
       <c r="A346" s="5" t="s">
-        <v>1034</v>
+        <v>734</v>
       </c>
       <c r="B346" s="5" t="s">
-        <v>1035</v>
+        <v>735</v>
       </c>
     </row>
     <row r="347" spans="1:2">
       <c r="A347" s="5" t="s">
-        <v>1036</v>
+        <v>1564</v>
       </c>
       <c r="B347" s="5" t="s">
-        <v>1037</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="348" spans="1:2">
       <c r="A348" s="5" t="s">
-        <v>1038</v>
+        <v>1566</v>
       </c>
       <c r="B348" s="5" t="s">
-        <v>1039</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="349" spans="1:2">
       <c r="A349" s="5" t="s">
-        <v>1040</v>
+        <v>274</v>
       </c>
       <c r="B349" s="5" t="s">
-        <v>1041</v>
+        <v>275</v>
       </c>
     </row>
     <row r="350" spans="1:2">
       <c r="A350" s="5" t="s">
-        <v>1042</v>
+        <v>1448</v>
       </c>
       <c r="B350" s="5" t="s">
-        <v>1043</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="351" spans="1:2">
       <c r="A351" s="5" t="s">
-        <v>1044</v>
+        <v>1568</v>
       </c>
       <c r="B351" s="5" t="s">
-        <v>1045</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="352" spans="1:2">
       <c r="A352" s="5" t="s">
-        <v>1046</v>
+        <v>1570</v>
       </c>
       <c r="B352" s="5" t="s">
-        <v>1047</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="353" spans="1:2">
       <c r="A353" s="5" t="s">
-        <v>1048</v>
+        <v>780</v>
       </c>
       <c r="B353" s="5" t="s">
-        <v>1049</v>
-[...219 lines deleted...]
-      <c r="A381" s="5" t="s">
+        <v>781</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FFD97706"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B86"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B86"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
         <v>1104</v>
       </c>
-      <c r="B381" s="5" t="s">
+      <c r="B17" s="5" t="s">
         <v>1105</v>
       </c>
     </row>
-    <row r="382" spans="1:2">
-      <c r="A382" s="5" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="B382" s="5" t="s">
+      <c r="B27" s="5" t="s">
         <v>1107</v>
       </c>
     </row>
-    <row r="383" spans="1:2">
-      <c r="A383" s="5" t="s">
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
         <v>1108</v>
       </c>
-      <c r="B383" s="5" t="s">
+      <c r="B32" s="5" t="s">
         <v>1109</v>
       </c>
     </row>
-    <row r="384" spans="1:2">
-      <c r="A384" s="5" t="s">
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="B384" s="5" t="s">
+      <c r="B33" s="5" t="s">
         <v>1111</v>
       </c>
     </row>
-    <row r="385" spans="1:2">
-      <c r="A385" s="5" t="s">
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
         <v>1112</v>
       </c>
-      <c r="B385" s="5" t="s">
+      <c r="B34" s="5" t="s">
         <v>1113</v>
       </c>
     </row>
-    <row r="386" spans="1:2">
-      <c r="A386" s="5" t="s">
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
         <v>1114</v>
       </c>
-      <c r="B386" s="5" t="s">
+      <c r="B35" s="5" t="s">
         <v>1115</v>
       </c>
     </row>
-    <row r="387" spans="1:2">
-[...56 lines deleted...]
-      <c r="A394" s="5" t="s">
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
         <v>1130</v>
       </c>
-      <c r="B394" s="5" t="s">
+      <c r="B44" s="5" t="s">
         <v>1131</v>
       </c>
     </row>
-    <row r="395" spans="1:2">
-      <c r="A395" s="5" t="s">
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
         <v>1132</v>
       </c>
-      <c r="B395" s="5" t="s">
+      <c r="B46" s="5" t="s">
         <v>1133</v>
       </c>
     </row>
-    <row r="396" spans="1:2">
-      <c r="A396" s="5" t="s">
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
         <v>1134</v>
       </c>
-      <c r="B396" s="5" t="s">
+      <c r="B58" s="5" t="s">
         <v>1135</v>
       </c>
     </row>
-    <row r="397" spans="1:2">
-[...24 lines deleted...]
-      <c r="A400" s="5" t="s">
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="B400" s="5" t="s">
+      <c r="B75" s="5" t="s">
         <v>1143</v>
       </c>
     </row>
-    <row r="401" spans="1:2">
-      <c r="A401" s="5" t="s">
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
         <v>1144</v>
       </c>
-      <c r="B401" s="5" t="s">
+      <c r="B78" s="5" t="s">
         <v>1145</v>
       </c>
     </row>
-    <row r="402" spans="1:2">
-[...1096 lines deleted...]
-      <c r="A539" s="5" t="s">
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
         <v>1420</v>
       </c>
-      <c r="B539" s="5" t="s">
+      <c r="B79" s="5" t="s">
         <v>1421</v>
       </c>
     </row>
-    <row r="540" spans="1:2">
-      <c r="A540" s="5" t="s">
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
         <v>1422</v>
       </c>
-      <c r="B540" s="5" t="s">
+      <c r="B80" s="5" t="s">
         <v>1423</v>
       </c>
     </row>
-    <row r="541" spans="1:2">
-[...8 lines deleted...]
-      <c r="A542" s="5" t="s">
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
         <v>1426</v>
       </c>
-      <c r="B542" s="5" t="s">
+      <c r="B81" s="5" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="543" spans="1:2">
-[...8 lines deleted...]
-      <c r="A544" s="5" t="s">
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
         <v>1430</v>
       </c>
-      <c r="B544" s="5" t="s">
+      <c r="B83" s="5" t="s">
         <v>1431</v>
       </c>
     </row>
-    <row r="545" spans="1:2">
-      <c r="A545" s="5" t="s">
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
         <v>1432</v>
       </c>
-      <c r="B545" s="5" t="s">
+      <c r="B84" s="5" t="s">
         <v>1433</v>
       </c>
     </row>
-    <row r="546" spans="1:2">
-[...8 lines deleted...]
-      <c r="A547" s="5" t="s">
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
         <v>1436</v>
       </c>
-      <c r="B547" s="5" t="s">
+      <c r="B85" s="5" t="s">
         <v>1437</v>
       </c>
     </row>
-    <row r="548" spans="1:2">
-      <c r="A548" s="5" t="s">
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="B548" s="5" t="s">
+      <c r="B86" s="5" t="s">
         <v>1439</v>
-      </c>
-[...6798 lines deleted...]
-        <v>3139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFD97706"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B52"/>
+  <dimension ref="A1:B62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A2" sqref="A2:B52"/>
+      <selection activeCell="A2" sqref="A2:B62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="5" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="5" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="5" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="5" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="5" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="5" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="5" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="5" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="5" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="5" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="5" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="5" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="5" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="5" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="5" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="5" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="5" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="5" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="5" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="5" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="5" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="5" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="5" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="5" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="5" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="5" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="5" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="5" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="5" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="5" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="5" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="5" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>121</v>
+        <v>139</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF7C3AED"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B58"/>
+  <dimension ref="A1:B88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A2" sqref="A2:B58"/>
+      <selection activeCell="A2" sqref="A2:B88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="7" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="5" t="s">
-        <v>122</v>
+        <v>1572</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>123</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="5" t="s">
-        <v>124</v>
+        <v>396</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>125</v>
+        <v>397</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="5" t="s">
-        <v>126</v>
+        <v>1600</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>127</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="5" t="s">
-        <v>128</v>
+        <v>1602</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>129</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
-        <v>130</v>
+        <v>1604</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>131</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="5" t="s">
-        <v>132</v>
+        <v>1606</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>133</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
-        <v>134</v>
+        <v>1608</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>135</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="5" t="s">
-        <v>136</v>
+        <v>1242</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>137</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>138</v>
+        <v>812</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>139</v>
+        <v>813</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
-        <v>140</v>
+        <v>1610</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>141</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>142</v>
+        <v>814</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>143</v>
+        <v>815</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
-        <v>144</v>
+        <v>1612</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>145</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>146</v>
+        <v>1614</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>147</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
-        <v>148</v>
+        <v>826</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>149</v>
+        <v>827</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
-        <v>150</v>
+        <v>1616</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>151</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
-        <v>152</v>
+        <v>400</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>153</v>
+        <v>401</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
-        <v>154</v>
+        <v>402</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>155</v>
+        <v>403</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
-        <v>156</v>
+        <v>404</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>157</v>
+        <v>405</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
-        <v>158</v>
+        <v>406</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>159</v>
+        <v>407</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
-        <v>160</v>
+        <v>408</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>161</v>
+        <v>409</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
-        <v>162</v>
+        <v>1618</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>163</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="5" t="s">
-        <v>164</v>
+        <v>1620</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>165</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
-        <v>166</v>
+        <v>1622</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>167</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="5" t="s">
-        <v>168</v>
+        <v>1624</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>169</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="5" t="s">
-        <v>170</v>
+        <v>1626</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>171</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="5" t="s">
-        <v>172</v>
+        <v>1628</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>173</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="5" t="s">
-        <v>174</v>
+        <v>1630</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>175</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="5" t="s">
-        <v>176</v>
+        <v>1632</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>177</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
-        <v>178</v>
+        <v>1634</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>179</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="5" t="s">
-        <v>180</v>
+        <v>410</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>181</v>
+        <v>411</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="5" t="s">
-        <v>182</v>
+        <v>412</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>183</v>
+        <v>413</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="5" t="s">
-        <v>184</v>
+        <v>1636</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>185</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="5" t="s">
-        <v>186</v>
+        <v>1638</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>187</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="5" t="s">
-        <v>188</v>
+        <v>1640</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>189</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="5" t="s">
-        <v>190</v>
+        <v>1642</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>191</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="5" t="s">
-        <v>192</v>
+        <v>1644</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>193</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="5" t="s">
-        <v>194</v>
+        <v>1646</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>195</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="5" t="s">
-        <v>196</v>
+        <v>1648</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>197</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="5" t="s">
-        <v>198</v>
+        <v>1650</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>199</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="5" t="s">
-        <v>200</v>
+        <v>414</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>201</v>
+        <v>415</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="5" t="s">
-        <v>202</v>
+        <v>416</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>203</v>
+        <v>417</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="5" t="s">
-        <v>204</v>
+        <v>418</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>205</v>
+        <v>419</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="5" t="s">
-        <v>206</v>
+        <v>1652</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>207</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="5" t="s">
-        <v>208</v>
+        <v>420</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>209</v>
+        <v>421</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="5" t="s">
-        <v>210</v>
+        <v>422</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>211</v>
+        <v>423</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="5" t="s">
-        <v>212</v>
+        <v>1654</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>213</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="5" t="s">
-        <v>214</v>
+        <v>424</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>215</v>
+        <v>425</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="5" t="s">
-        <v>216</v>
+        <v>426</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>217</v>
+        <v>427</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="5" t="s">
-        <v>218</v>
+        <v>428</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>219</v>
+        <v>429</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="5" t="s">
-        <v>220</v>
+        <v>1656</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>221</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="5" t="s">
-        <v>222</v>
+        <v>430</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>223</v>
+        <v>431</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="5" t="s">
-        <v>224</v>
+        <v>432</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>225</v>
+        <v>433</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="5" t="s">
-        <v>226</v>
+        <v>434</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>227</v>
+        <v>435</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" s="5" t="s">
-        <v>228</v>
+        <v>436</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>229</v>
+        <v>437</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" s="5" t="s">
-        <v>230</v>
+        <v>1658</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>231</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" s="5" t="s">
-        <v>232</v>
+        <v>1660</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>233</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" s="5" t="s">
-        <v>234</v>
+        <v>1662</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>235</v>
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>1435</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FFDB2777"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B35"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>395</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF0891B2"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B56"/>
+  <dimension ref="A1:B38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A2" sqref="A2:B56"/>
+      <selection activeCell="A2" sqref="A2:B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="8" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="5" t="s">
-        <v>236</v>
+        <v>794</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>237</v>
+        <v>795</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="5" t="s">
-        <v>238</v>
+        <v>796</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>239</v>
+        <v>797</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="5" t="s">
-        <v>240</v>
+        <v>798</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>241</v>
+        <v>799</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="5" t="s">
-        <v>242</v>
+        <v>800</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>243</v>
+        <v>801</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="5" t="s">
-        <v>244</v>
+        <v>810</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>245</v>
+        <v>811</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="5" t="s">
-        <v>246</v>
+        <v>816</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>247</v>
+        <v>817</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="5" t="s">
-        <v>248</v>
+        <v>818</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>249</v>
+        <v>819</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="5" t="s">
-        <v>250</v>
+        <v>820</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>251</v>
+        <v>821</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="5" t="s">
-        <v>252</v>
+        <v>828</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>253</v>
+        <v>829</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
-        <v>254</v>
+        <v>830</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>255</v>
+        <v>831</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5" t="s">
-        <v>256</v>
+        <v>832</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>257</v>
+        <v>833</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
-        <v>258</v>
+        <v>834</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>259</v>
+        <v>835</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
-        <v>260</v>
+        <v>1728</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>261</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
-        <v>262</v>
+        <v>836</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>263</v>
+        <v>837</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
-        <v>264</v>
+        <v>838</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>265</v>
+        <v>839</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
-        <v>266</v>
+        <v>840</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>267</v>
+        <v>841</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
-        <v>268</v>
+        <v>842</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>269</v>
+        <v>843</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
-        <v>270</v>
+        <v>844</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>271</v>
+        <v>845</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
-        <v>272</v>
+        <v>858</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>273</v>
+        <v>859</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
-        <v>274</v>
+        <v>862</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>275</v>
+        <v>863</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5" t="s">
-        <v>276</v>
+        <v>878</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>277</v>
+        <v>879</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="5" t="s">
-        <v>278</v>
+        <v>888</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>279</v>
+        <v>889</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="5" t="s">
-        <v>280</v>
+        <v>890</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>281</v>
+        <v>891</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="5" t="s">
-        <v>282</v>
+        <v>1452</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>283</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="5" t="s">
-        <v>284</v>
+        <v>894</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>285</v>
+        <v>895</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="5" t="s">
-        <v>286</v>
+        <v>896</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>287</v>
+        <v>897</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="5" t="s">
-        <v>288</v>
+        <v>898</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>289</v>
+        <v>899</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="5" t="s">
-        <v>290</v>
+        <v>908</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>291</v>
+        <v>909</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="5" t="s">
-        <v>292</v>
+        <v>910</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>293</v>
+        <v>911</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="5" t="s">
-        <v>294</v>
+        <v>912</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>295</v>
+        <v>913</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="5" t="s">
-        <v>296</v>
+        <v>914</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>297</v>
+        <v>915</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="5" t="s">
-        <v>298</v>
+        <v>916</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>299</v>
+        <v>917</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="5" t="s">
-        <v>300</v>
+        <v>920</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>301</v>
+        <v>921</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="5" t="s">
-        <v>302</v>
+        <v>922</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>303</v>
+        <v>923</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="5" t="s">
-        <v>304</v>
+        <v>1454</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>305</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="5" t="s">
-        <v>306</v>
+        <v>1456</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>307</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="5" t="s">
-        <v>308</v>
+        <v>930</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>309</v>
-[...143 lines deleted...]
-        <v>345</v>
+        <v>931</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF65A30D"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A1" sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="9" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>1749</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFEA580C"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A1" sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="10" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="10" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1765</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF4F46E5"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B10"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF2563EB"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFDC2626"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A1" sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="11" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>929</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF059669"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A1" sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="12" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>1627</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFD97706"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="A1" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>19</v>
+        <v>37</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF7C3AED"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B60"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>277</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF7C3AED"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>771</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF94A3B8"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B934"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B934"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" s="5" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" s="5" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" s="5" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" s="5" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" s="5" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="5" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" s="5" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" s="5" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" s="5" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" s="5" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" s="5" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
+      <c r="A99" s="5" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
+      <c r="A100" s="5" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
+      <c r="A101" s="5" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
+      <c r="A102" s="5" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
+      <c r="A103" s="5" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2">
+      <c r="A104" s="5" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2">
+      <c r="A105" s="5" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2">
+      <c r="A106" s="5" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2">
+      <c r="A107" s="5" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
+      <c r="A108" s="5" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" s="5" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2">
+      <c r="A110" s="5" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2">
+      <c r="A111" s="5" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2">
+      <c r="A112" s="5" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2">
+      <c r="A113" s="5" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
+      <c r="A114" s="5" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2">
+      <c r="A115" s="5" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2">
+      <c r="A116" s="5" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2">
+      <c r="A117" s="5" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2">
+      <c r="A118" s="5" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2">
+      <c r="A119" s="5" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2">
+      <c r="A120" s="5" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
+      <c r="A121" s="5" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2">
+      <c r="A122" s="5" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2">
+      <c r="A123" s="5" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2">
+      <c r="A124" s="5" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2">
+      <c r="A125" s="5" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2">
+      <c r="A126" s="5" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2">
+      <c r="A127" s="5" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2">
+      <c r="A128" s="5" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2">
+      <c r="A129" s="5" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2">
+      <c r="A130" s="5" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2">
+      <c r="A131" s="5" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2">
+      <c r="A132" s="5" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2">
+      <c r="A133" s="5" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2">
+      <c r="A134" s="5" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
+      <c r="A135" s="5" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2">
+      <c r="A136" s="5" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
+      <c r="A137" s="5" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
+      <c r="A138" s="5" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2">
+      <c r="A139" s="5" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2">
+      <c r="A140" s="5" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2">
+      <c r="A141" s="5" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2">
+      <c r="A142" s="5" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2">
+      <c r="A143" s="5" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2">
+      <c r="A144" s="5" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2">
+      <c r="A145" s="5" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2">
+      <c r="A146" s="5" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2">
+      <c r="A147" s="5" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2">
+      <c r="A148" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2">
+      <c r="A149" s="5" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2">
+      <c r="A150" s="5" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2">
+      <c r="A151" s="5" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2">
+      <c r="A152" s="5" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2">
+      <c r="A153" s="5" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2">
+      <c r="A154" s="5" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2">
+      <c r="A155" s="5" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2">
+      <c r="A156" s="5" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2">
+      <c r="A157" s="5" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2">
+      <c r="A158" s="5" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2">
+      <c r="A159" s="5" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2">
+      <c r="A160" s="5" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2">
+      <c r="A161" s="5" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2">
+      <c r="A162" s="5" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="163" spans="1:2">
+      <c r="A163" s="5" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="164" spans="1:2">
+      <c r="A164" s="5" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="165" spans="1:2">
+      <c r="A165" s="5" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="166" spans="1:2">
+      <c r="A166" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2">
+      <c r="A167" s="5" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="168" spans="1:2">
+      <c r="A168" s="5" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="169" spans="1:2">
+      <c r="A169" s="5" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="170" spans="1:2">
+      <c r="A170" s="5" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2">
+      <c r="A171" s="5" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2">
+      <c r="A172" s="5" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="173" spans="1:2">
+      <c r="A173" s="5" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="174" spans="1:2">
+      <c r="A174" s="5" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="175" spans="1:2">
+      <c r="A175" s="5" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="176" spans="1:2">
+      <c r="A176" s="5" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="177" spans="1:2">
+      <c r="A177" s="5" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="178" spans="1:2">
+      <c r="A178" s="5" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="179" spans="1:2">
+      <c r="A179" s="5" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="180" spans="1:2">
+      <c r="A180" s="5" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="181" spans="1:2">
+      <c r="A181" s="5" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="182" spans="1:2">
+      <c r="A182" s="5" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="183" spans="1:2">
+      <c r="A183" s="5" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="184" spans="1:2">
+      <c r="A184" s="5" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="185" spans="1:2">
+      <c r="A185" s="5" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="186" spans="1:2">
+      <c r="A186" s="5" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="187" spans="1:2">
+      <c r="A187" s="5" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="188" spans="1:2">
+      <c r="A188" s="5" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="189" spans="1:2">
+      <c r="A189" s="5" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="190" spans="1:2">
+      <c r="A190" s="5" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="191" spans="1:2">
+      <c r="A191" s="5" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="192" spans="1:2">
+      <c r="A192" s="5" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="193" spans="1:2">
+      <c r="A193" s="5" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="194" spans="1:2">
+      <c r="A194" s="5" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="195" spans="1:2">
+      <c r="A195" s="5" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="196" spans="1:2">
+      <c r="A196" s="5" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="197" spans="1:2">
+      <c r="A197" s="5" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="198" spans="1:2">
+      <c r="A198" s="5" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="199" spans="1:2">
+      <c r="A199" s="5" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="200" spans="1:2">
+      <c r="A200" s="5" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="201" spans="1:2">
+      <c r="A201" s="5" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="202" spans="1:2">
+      <c r="A202" s="5" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="203" spans="1:2">
+      <c r="A203" s="5" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="204" spans="1:2">
+      <c r="A204" s="5" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B204" s="5" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="205" spans="1:2">
+      <c r="A205" s="5" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="206" spans="1:2">
+      <c r="A206" s="5" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B206" s="5" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="207" spans="1:2">
+      <c r="A207" s="5" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="208" spans="1:2">
+      <c r="A208" s="5" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="209" spans="1:2">
+      <c r="A209" s="5" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B209" s="5" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="210" spans="1:2">
+      <c r="A210" s="5" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B210" s="5" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="211" spans="1:2">
+      <c r="A211" s="5" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="212" spans="1:2">
+      <c r="A212" s="5" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B212" s="5" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="213" spans="1:2">
+      <c r="A213" s="5" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B213" s="5" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="214" spans="1:2">
+      <c r="A214" s="5" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="215" spans="1:2">
+      <c r="A215" s="5" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B215" s="5" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="216" spans="1:2">
+      <c r="A216" s="5" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B216" s="5" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="217" spans="1:2">
+      <c r="A217" s="5" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B217" s="5" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="218" spans="1:2">
+      <c r="A218" s="5" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="219" spans="1:2">
+      <c r="A219" s="5" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="220" spans="1:2">
+      <c r="A220" s="5" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B220" s="5" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="221" spans="1:2">
+      <c r="A221" s="5" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="222" spans="1:2">
+      <c r="A222" s="5" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B222" s="5" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="223" spans="1:2">
+      <c r="A223" s="5" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="224" spans="1:2">
+      <c r="A224" s="5" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="225" spans="1:2">
+      <c r="A225" s="5" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="226" spans="1:2">
+      <c r="A226" s="5" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="227" spans="1:2">
+      <c r="A227" s="5" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="228" spans="1:2">
+      <c r="A228" s="5" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B228" s="5" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="229" spans="1:2">
+      <c r="A229" s="5" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="230" spans="1:2">
+      <c r="A230" s="5" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="231" spans="1:2">
+      <c r="A231" s="5" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="232" spans="1:2">
+      <c r="A232" s="5" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B232" s="5" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="233" spans="1:2">
+      <c r="A233" s="5" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="234" spans="1:2">
+      <c r="A234" s="5" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="235" spans="1:2">
+      <c r="A235" s="5" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="236" spans="1:2">
+      <c r="A236" s="5" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="237" spans="1:2">
+      <c r="A237" s="5" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2">
+      <c r="A238" s="5" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="239" spans="1:2">
+      <c r="A239" s="5" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="240" spans="1:2">
+      <c r="A240" s="5" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="241" spans="1:2">
+      <c r="A241" s="5" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="242" spans="1:2">
+      <c r="A242" s="5" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="243" spans="1:2">
+      <c r="A243" s="5" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="244" spans="1:2">
+      <c r="A244" s="5" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B244" s="5" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="245" spans="1:2">
+      <c r="A245" s="5" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B245" s="5" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="246" spans="1:2">
+      <c r="A246" s="5" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="247" spans="1:2">
+      <c r="A247" s="5" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B247" s="5" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="248" spans="1:2">
+      <c r="A248" s="5" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B248" s="5" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="249" spans="1:2">
+      <c r="A249" s="5" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="250" spans="1:2">
+      <c r="A250" s="5" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B250" s="5" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="251" spans="1:2">
+      <c r="A251" s="5" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="252" spans="1:2">
+      <c r="A252" s="5" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B252" s="5" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="253" spans="1:2">
+      <c r="A253" s="5" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B253" s="5" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="254" spans="1:2">
+      <c r="A254" s="5" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="255" spans="1:2">
+      <c r="A255" s="5" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="256" spans="1:2">
+      <c r="A256" s="5" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="257" spans="1:2">
+      <c r="A257" s="5" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B257" s="5" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="258" spans="1:2">
+      <c r="A258" s="5" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="259" spans="1:2">
+      <c r="A259" s="5" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B259" s="5" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="260" spans="1:2">
+      <c r="A260" s="5" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B260" s="5" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="261" spans="1:2">
+      <c r="A261" s="5" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="262" spans="1:2">
+      <c r="A262" s="5" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B262" s="5" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="263" spans="1:2">
+      <c r="A263" s="5" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B263" s="5" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="264" spans="1:2">
+      <c r="A264" s="5" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B264" s="5" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="265" spans="1:2">
+      <c r="A265" s="5" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B265" s="5" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="266" spans="1:2">
+      <c r="A266" s="5" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="267" spans="1:2">
+      <c r="A267" s="5" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B267" s="5" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="268" spans="1:2">
+      <c r="A268" s="5" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B268" s="5" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="269" spans="1:2">
+      <c r="A269" s="5" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B269" s="5" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="270" spans="1:2">
+      <c r="A270" s="5" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="271" spans="1:2">
+      <c r="A271" s="5" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="272" spans="1:2">
+      <c r="A272" s="5" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="273" spans="1:2">
+      <c r="A273" s="5" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="274" spans="1:2">
+      <c r="A274" s="5" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B274" s="5" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="275" spans="1:2">
+      <c r="A275" s="5" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B275" s="5" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="276" spans="1:2">
+      <c r="A276" s="5" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B276" s="5" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="277" spans="1:2">
+      <c r="A277" s="5" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="278" spans="1:2">
+      <c r="A278" s="5" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B278" s="5" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="279" spans="1:2">
+      <c r="A279" s="5" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="280" spans="1:2">
+      <c r="A280" s="5" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B280" s="5" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="281" spans="1:2">
+      <c r="A281" s="5" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B281" s="5" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="282" spans="1:2">
+      <c r="A282" s="5" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B282" s="5" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="283" spans="1:2">
+      <c r="A283" s="5" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B283" s="5" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="284" spans="1:2">
+      <c r="A284" s="5" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="285" spans="1:2">
+      <c r="A285" s="5" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="286" spans="1:2">
+      <c r="A286" s="5" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="287" spans="1:2">
+      <c r="A287" s="5" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="288" spans="1:2">
+      <c r="A288" s="5" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="289" spans="1:2">
+      <c r="A289" s="5" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="290" spans="1:2">
+      <c r="A290" s="5" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="291" spans="1:2">
+      <c r="A291" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="292" spans="1:2">
+      <c r="A292" s="5" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="293" spans="1:2">
+      <c r="A293" s="5" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="294" spans="1:2">
+      <c r="A294" s="5" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="295" spans="1:2">
+      <c r="A295" s="5" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="296" spans="1:2">
+      <c r="A296" s="5" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="297" spans="1:2">
+      <c r="A297" s="5" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="298" spans="1:2">
+      <c r="A298" s="5" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="299" spans="1:2">
+      <c r="A299" s="5" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="300" spans="1:2">
+      <c r="A300" s="5" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="301" spans="1:2">
+      <c r="A301" s="5" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="302" spans="1:2">
+      <c r="A302" s="5" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="303" spans="1:2">
+      <c r="A303" s="5" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="304" spans="1:2">
+      <c r="A304" s="5" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="305" spans="1:2">
+      <c r="A305" s="5" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="306" spans="1:2">
+      <c r="A306" s="5" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="307" spans="1:2">
+      <c r="A307" s="5" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="308" spans="1:2">
+      <c r="A308" s="5" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="309" spans="1:2">
+      <c r="A309" s="5" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="310" spans="1:2">
+      <c r="A310" s="5" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="311" spans="1:2">
+      <c r="A311" s="5" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="312" spans="1:2">
+      <c r="A312" s="5" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="313" spans="1:2">
+      <c r="A313" s="5" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="314" spans="1:2">
+      <c r="A314" s="5" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="315" spans="1:2">
+      <c r="A315" s="5" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="316" spans="1:2">
+      <c r="A316" s="5" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="317" spans="1:2">
+      <c r="A317" s="5" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="318" spans="1:2">
+      <c r="A318" s="5" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="319" spans="1:2">
+      <c r="A319" s="5" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="320" spans="1:2">
+      <c r="A320" s="5" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B320" s="5" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="321" spans="1:2">
+      <c r="A321" s="5" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B321" s="5" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="322" spans="1:2">
+      <c r="A322" s="5" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="323" spans="1:2">
+      <c r="A323" s="5" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="324" spans="1:2">
+      <c r="A324" s="5" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="325" spans="1:2">
+      <c r="A325" s="5" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="326" spans="1:2">
+      <c r="A326" s="5" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="327" spans="1:2">
+      <c r="A327" s="5" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="328" spans="1:2">
+      <c r="A328" s="5" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B328" s="5" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="329" spans="1:2">
+      <c r="A329" s="5" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="330" spans="1:2">
+      <c r="A330" s="5" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="331" spans="1:2">
+      <c r="A331" s="5" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="332" spans="1:2">
+      <c r="A332" s="5" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="333" spans="1:2">
+      <c r="A333" s="5" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B333" s="5" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="334" spans="1:2">
+      <c r="A334" s="5" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B334" s="5" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="335" spans="1:2">
+      <c r="A335" s="5" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B335" s="5" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="336" spans="1:2">
+      <c r="A336" s="5" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B336" s="5" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="337" spans="1:2">
+      <c r="A337" s="5" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B337" s="5" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="338" spans="1:2">
+      <c r="A338" s="5" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B338" s="5" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="339" spans="1:2">
+      <c r="A339" s="5" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B339" s="5" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="340" spans="1:2">
+      <c r="A340" s="5" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B340" s="5" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="341" spans="1:2">
+      <c r="A341" s="5" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B341" s="5" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="342" spans="1:2">
+      <c r="A342" s="5" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B342" s="5" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="343" spans="1:2">
+      <c r="A343" s="5" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B343" s="5" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="344" spans="1:2">
+      <c r="A344" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B344" s="5" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="345" spans="1:2">
+      <c r="A345" s="5" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B345" s="5" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="346" spans="1:2">
+      <c r="A346" s="5" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B346" s="5" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="347" spans="1:2">
+      <c r="A347" s="5" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B347" s="5" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="348" spans="1:2">
+      <c r="A348" s="5" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B348" s="5" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="349" spans="1:2">
+      <c r="A349" s="5" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B349" s="5" t="s">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="350" spans="1:2">
+      <c r="A350" s="5" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B350" s="5" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="351" spans="1:2">
+      <c r="A351" s="5" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B351" s="5" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="352" spans="1:2">
+      <c r="A352" s="5" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B352" s="5" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="353" spans="1:2">
+      <c r="A353" s="5" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B353" s="5" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="354" spans="1:2">
+      <c r="A354" s="5" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B354" s="5" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="355" spans="1:2">
+      <c r="A355" s="5" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B355" s="5" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="356" spans="1:2">
+      <c r="A356" s="5" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B356" s="5" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="357" spans="1:2">
+      <c r="A357" s="5" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B357" s="5" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="358" spans="1:2">
+      <c r="A358" s="5" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B358" s="5" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="359" spans="1:2">
+      <c r="A359" s="5" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B359" s="5" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="360" spans="1:2">
+      <c r="A360" s="5" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B360" s="5" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="361" spans="1:2">
+      <c r="A361" s="5" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B361" s="5" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="362" spans="1:2">
+      <c r="A362" s="5" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B362" s="5" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="363" spans="1:2">
+      <c r="A363" s="5" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B363" s="5" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="364" spans="1:2">
+      <c r="A364" s="5" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B364" s="5" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="365" spans="1:2">
+      <c r="A365" s="5" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B365" s="5" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="366" spans="1:2">
+      <c r="A366" s="5" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B366" s="5" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="367" spans="1:2">
+      <c r="A367" s="5" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B367" s="5" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="368" spans="1:2">
+      <c r="A368" s="5" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B368" s="5" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="369" spans="1:2">
+      <c r="A369" s="5" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B369" s="5" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="370" spans="1:2">
+      <c r="A370" s="5" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B370" s="5" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="371" spans="1:2">
+      <c r="A371" s="5" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B371" s="5" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="372" spans="1:2">
+      <c r="A372" s="5" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B372" s="5" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="373" spans="1:2">
+      <c r="A373" s="5" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B373" s="5" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="374" spans="1:2">
+      <c r="A374" s="5" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B374" s="5" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="375" spans="1:2">
+      <c r="A375" s="5" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B375" s="5" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="376" spans="1:2">
+      <c r="A376" s="5" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B376" s="5" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="377" spans="1:2">
+      <c r="A377" s="5" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="378" spans="1:2">
+      <c r="A378" s="5" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B378" s="5" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="379" spans="1:2">
+      <c r="A379" s="5" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B379" s="5" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="380" spans="1:2">
+      <c r="A380" s="5" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B380" s="5" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="381" spans="1:2">
+      <c r="A381" s="5" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B381" s="5" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="382" spans="1:2">
+      <c r="A382" s="5" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B382" s="5" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="383" spans="1:2">
+      <c r="A383" s="5" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="384" spans="1:2">
+      <c r="A384" s="5" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B384" s="5" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="385" spans="1:2">
+      <c r="A385" s="5" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B385" s="5" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="386" spans="1:2">
+      <c r="A386" s="5" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B386" s="5" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="387" spans="1:2">
+      <c r="A387" s="5" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B387" s="5" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="388" spans="1:2">
+      <c r="A388" s="5" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B388" s="5" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="389" spans="1:2">
+      <c r="A389" s="5" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B389" s="5" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="390" spans="1:2">
+      <c r="A390" s="5" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B390" s="5" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="391" spans="1:2">
+      <c r="A391" s="5" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B391" s="5" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="392" spans="1:2">
+      <c r="A392" s="5" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B392" s="5" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="393" spans="1:2">
+      <c r="A393" s="5" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B393" s="5" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="394" spans="1:2">
+      <c r="A394" s="5" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B394" s="5" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="395" spans="1:2">
+      <c r="A395" s="5" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B395" s="5" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="396" spans="1:2">
+      <c r="A396" s="5" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B396" s="5" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="397" spans="1:2">
+      <c r="A397" s="5" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B397" s="5" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="398" spans="1:2">
+      <c r="A398" s="5" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B398" s="5" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="399" spans="1:2">
+      <c r="A399" s="5" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B399" s="5" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="400" spans="1:2">
+      <c r="A400" s="5" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B400" s="5" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="401" spans="1:2">
+      <c r="A401" s="5" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B401" s="5" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="402" spans="1:2">
+      <c r="A402" s="5" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B402" s="5" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="403" spans="1:2">
+      <c r="A403" s="5" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B403" s="5" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="404" spans="1:2">
+      <c r="A404" s="5" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B404" s="5" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="405" spans="1:2">
+      <c r="A405" s="5" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B405" s="5" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="406" spans="1:2">
+      <c r="A406" s="5" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B406" s="5" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="407" spans="1:2">
+      <c r="A407" s="5" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B407" s="5" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="408" spans="1:2">
+      <c r="A408" s="5" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B408" s="5" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="409" spans="1:2">
+      <c r="A409" s="5" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B409" s="5" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="410" spans="1:2">
+      <c r="A410" s="5" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B410" s="5" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="411" spans="1:2">
+      <c r="A411" s="5" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B411" s="5" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="412" spans="1:2">
+      <c r="A412" s="5" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B412" s="5" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="413" spans="1:2">
+      <c r="A413" s="5" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B413" s="5" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="414" spans="1:2">
+      <c r="A414" s="5" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B414" s="5" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="415" spans="1:2">
+      <c r="A415" s="5" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B415" s="5" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="416" spans="1:2">
+      <c r="A416" s="5" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B416" s="5" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="417" spans="1:2">
+      <c r="A417" s="5" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B417" s="5" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="418" spans="1:2">
+      <c r="A418" s="5" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B418" s="5" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="419" spans="1:2">
+      <c r="A419" s="5" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B419" s="5" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="420" spans="1:2">
+      <c r="A420" s="5" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B420" s="5" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="421" spans="1:2">
+      <c r="A421" s="5" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B421" s="5" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="422" spans="1:2">
+      <c r="A422" s="5" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B422" s="5" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="423" spans="1:2">
+      <c r="A423" s="5" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B423" s="5" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="424" spans="1:2">
+      <c r="A424" s="5" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B424" s="5" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="425" spans="1:2">
+      <c r="A425" s="5" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B425" s="5" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="426" spans="1:2">
+      <c r="A426" s="5" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B426" s="5" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="427" spans="1:2">
+      <c r="A427" s="5" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B427" s="5" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="428" spans="1:2">
+      <c r="A428" s="5" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B428" s="5" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="429" spans="1:2">
+      <c r="A429" s="5" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B429" s="5" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="430" spans="1:2">
+      <c r="A430" s="5" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B430" s="5" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="431" spans="1:2">
+      <c r="A431" s="5" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B431" s="5" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="432" spans="1:2">
+      <c r="A432" s="5" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B432" s="5" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="433" spans="1:2">
+      <c r="A433" s="5" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B433" s="5" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="434" spans="1:2">
+      <c r="A434" s="5" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B434" s="5" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="435" spans="1:2">
+      <c r="A435" s="5" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B435" s="5" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="436" spans="1:2">
+      <c r="A436" s="5" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B436" s="5" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="437" spans="1:2">
+      <c r="A437" s="5" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B437" s="5" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="438" spans="1:2">
+      <c r="A438" s="5" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B438" s="5" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="439" spans="1:2">
+      <c r="A439" s="5" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B439" s="5" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="440" spans="1:2">
+      <c r="A440" s="5" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B440" s="5" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="441" spans="1:2">
+      <c r="A441" s="5" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B441" s="5" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="442" spans="1:2">
+      <c r="A442" s="5" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B442" s="5" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="443" spans="1:2">
+      <c r="A443" s="5" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B443" s="5" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="444" spans="1:2">
+      <c r="A444" s="5" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B444" s="5" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="445" spans="1:2">
+      <c r="A445" s="5" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B445" s="5" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="446" spans="1:2">
+      <c r="A446" s="5" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B446" s="5" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="447" spans="1:2">
+      <c r="A447" s="5" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B447" s="5" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="448" spans="1:2">
+      <c r="A448" s="5" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B448" s="5" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="5" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B449" s="5" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="450" spans="1:2">
+      <c r="A450" s="5" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B450" s="5" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="451" spans="1:2">
+      <c r="A451" s="5" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B451" s="5" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="452" spans="1:2">
+      <c r="A452" s="5" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B452" s="5" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="453" spans="1:2">
+      <c r="A453" s="5" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B453" s="5" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="454" spans="1:2">
+      <c r="A454" s="5" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B454" s="5" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="455" spans="1:2">
+      <c r="A455" s="5" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B455" s="5" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="456" spans="1:2">
+      <c r="A456" s="5" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B456" s="5" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="457" spans="1:2">
+      <c r="A457" s="5" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B457" s="5" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="458" spans="1:2">
+      <c r="A458" s="5" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B458" s="5" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="459" spans="1:2">
+      <c r="A459" s="5" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B459" s="5" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="460" spans="1:2">
+      <c r="A460" s="5" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B460" s="5" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="461" spans="1:2">
+      <c r="A461" s="5" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B461" s="5" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="462" spans="1:2">
+      <c r="A462" s="5" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B462" s="5" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="463" spans="1:2">
+      <c r="A463" s="5" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B463" s="5" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="464" spans="1:2">
+      <c r="A464" s="5" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B464" s="5" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="465" spans="1:2">
+      <c r="A465" s="5" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B465" s="5" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="466" spans="1:2">
+      <c r="A466" s="5" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B466" s="5" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="467" spans="1:2">
+      <c r="A467" s="5" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B467" s="5" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="468" spans="1:2">
+      <c r="A468" s="5" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B468" s="5" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="469" spans="1:2">
+      <c r="A469" s="5" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B469" s="5" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="470" spans="1:2">
+      <c r="A470" s="5" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B470" s="5" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="471" spans="1:2">
+      <c r="A471" s="5" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B471" s="5" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="472" spans="1:2">
+      <c r="A472" s="5" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B472" s="5" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="473" spans="1:2">
+      <c r="A473" s="5" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B473" s="5" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="474" spans="1:2">
+      <c r="A474" s="5" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B474" s="5" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="475" spans="1:2">
+      <c r="A475" s="5" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B475" s="5" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="476" spans="1:2">
+      <c r="A476" s="5" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B476" s="5" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="477" spans="1:2">
+      <c r="A477" s="5" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B477" s="5" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="478" spans="1:2">
+      <c r="A478" s="5" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B478" s="5" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="479" spans="1:2">
+      <c r="A479" s="5" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B479" s="5" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="480" spans="1:2">
+      <c r="A480" s="5" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B480" s="5" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="481" spans="1:2">
+      <c r="A481" s="5" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B481" s="5" t="s">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="482" spans="1:2">
+      <c r="A482" s="5" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B482" s="5" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="483" spans="1:2">
+      <c r="A483" s="5" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B483" s="5" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="484" spans="1:2">
+      <c r="A484" s="5" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B484" s="5" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="485" spans="1:2">
+      <c r="A485" s="5" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B485" s="5" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="486" spans="1:2">
+      <c r="A486" s="5" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B486" s="5" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="487" spans="1:2">
+      <c r="A487" s="5" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B487" s="5" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="488" spans="1:2">
+      <c r="A488" s="5" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B488" s="5" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="489" spans="1:2">
+      <c r="A489" s="5" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B489" s="5" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="490" spans="1:2">
+      <c r="A490" s="5" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B490" s="5" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="491" spans="1:2">
+      <c r="A491" s="5" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B491" s="5" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="492" spans="1:2">
+      <c r="A492" s="5" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B492" s="5" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="493" spans="1:2">
+      <c r="A493" s="5" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B493" s="5" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="494" spans="1:2">
+      <c r="A494" s="5" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B494" s="5" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="495" spans="1:2">
+      <c r="A495" s="5" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B495" s="5" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="496" spans="1:2">
+      <c r="A496" s="5" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B496" s="5" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="497" spans="1:2">
+      <c r="A497" s="5" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B497" s="5" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="498" spans="1:2">
+      <c r="A498" s="5" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B498" s="5" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="499" spans="1:2">
+      <c r="A499" s="5" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B499" s="5" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="500" spans="1:2">
+      <c r="A500" s="5" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B500" s="5" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="501" spans="1:2">
+      <c r="A501" s="5" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B501" s="5" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="502" spans="1:2">
+      <c r="A502" s="5" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B502" s="5" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="503" spans="1:2">
+      <c r="A503" s="5" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B503" s="5" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="504" spans="1:2">
+      <c r="A504" s="5" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B504" s="5" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="505" spans="1:2">
+      <c r="A505" s="5" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B505" s="5" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="506" spans="1:2">
+      <c r="A506" s="5" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B506" s="5" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="507" spans="1:2">
+      <c r="A507" s="5" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B507" s="5" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="508" spans="1:2">
+      <c r="A508" s="5" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B508" s="5" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="509" spans="1:2">
+      <c r="A509" s="5" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B509" s="5" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="510" spans="1:2">
+      <c r="A510" s="5" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B510" s="5" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="511" spans="1:2">
+      <c r="A511" s="5" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B511" s="5" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="512" spans="1:2">
+      <c r="A512" s="5" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B512" s="5" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="513" spans="1:2">
+      <c r="A513" s="5" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B513" s="5" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="514" spans="1:2">
+      <c r="A514" s="5" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B514" s="5" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="515" spans="1:2">
+      <c r="A515" s="5" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B515" s="5" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="516" spans="1:2">
+      <c r="A516" s="5" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B516" s="5" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="517" spans="1:2">
+      <c r="A517" s="5" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B517" s="5" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="518" spans="1:2">
+      <c r="A518" s="5" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B518" s="5" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="519" spans="1:2">
+      <c r="A519" s="5" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B519" s="5" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="520" spans="1:2">
+      <c r="A520" s="5" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B520" s="5" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="521" spans="1:2">
+      <c r="A521" s="5" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B521" s="5" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="522" spans="1:2">
+      <c r="A522" s="5" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B522" s="5" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="523" spans="1:2">
+      <c r="A523" s="5" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B523" s="5" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="524" spans="1:2">
+      <c r="A524" s="5" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B524" s="5" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="525" spans="1:2">
+      <c r="A525" s="5" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B525" s="5" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="526" spans="1:2">
+      <c r="A526" s="5" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B526" s="5" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="527" spans="1:2">
+      <c r="A527" s="5" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B527" s="5" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="528" spans="1:2">
+      <c r="A528" s="5" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B528" s="5" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="529" spans="1:2">
+      <c r="A529" s="5" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B529" s="5" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="530" spans="1:2">
+      <c r="A530" s="5" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B530" s="5" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="531" spans="1:2">
+      <c r="A531" s="5" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B531" s="5" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="532" spans="1:2">
+      <c r="A532" s="5" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B532" s="5" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="533" spans="1:2">
+      <c r="A533" s="5" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B533" s="5" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="534" spans="1:2">
+      <c r="A534" s="5" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B534" s="5" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="535" spans="1:2">
+      <c r="A535" s="5" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B535" s="5" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="536" spans="1:2">
+      <c r="A536" s="5" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B536" s="5" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="537" spans="1:2">
+      <c r="A537" s="5" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B537" s="5" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="538" spans="1:2">
+      <c r="A538" s="5" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B538" s="5" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="539" spans="1:2">
+      <c r="A539" s="5" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B539" s="5" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="540" spans="1:2">
+      <c r="A540" s="5" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B540" s="5" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="541" spans="1:2">
+      <c r="A541" s="5" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B541" s="5" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="542" spans="1:2">
+      <c r="A542" s="5" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B542" s="5" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="543" spans="1:2">
+      <c r="A543" s="5" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B543" s="5" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="544" spans="1:2">
+      <c r="A544" s="5" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B544" s="5" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="545" spans="1:2">
+      <c r="A545" s="5" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B545" s="5" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="546" spans="1:2">
+      <c r="A546" s="5" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B546" s="5" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="547" spans="1:2">
+      <c r="A547" s="5" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B547" s="5" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="548" spans="1:2">
+      <c r="A548" s="5" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B548" s="5" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="549" spans="1:2">
+      <c r="A549" s="5" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B549" s="5" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="550" spans="1:2">
+      <c r="A550" s="5" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B550" s="5" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="551" spans="1:2">
+      <c r="A551" s="5" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B551" s="5" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="552" spans="1:2">
+      <c r="A552" s="5" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B552" s="5" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="553" spans="1:2">
+      <c r="A553" s="5" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B553" s="5" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="554" spans="1:2">
+      <c r="A554" s="5" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B554" s="5" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="555" spans="1:2">
+      <c r="A555" s="5" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B555" s="5" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="556" spans="1:2">
+      <c r="A556" s="5" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B556" s="5" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="557" spans="1:2">
+      <c r="A557" s="5" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B557" s="5" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="558" spans="1:2">
+      <c r="A558" s="5" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B558" s="5" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="559" spans="1:2">
+      <c r="A559" s="5" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B559" s="5" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="560" spans="1:2">
+      <c r="A560" s="5" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B560" s="5" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="561" spans="1:2">
+      <c r="A561" s="5" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B561" s="5" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="562" spans="1:2">
+      <c r="A562" s="5" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B562" s="5" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="563" spans="1:2">
+      <c r="A563" s="5" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B563" s="5" t="s">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="564" spans="1:2">
+      <c r="A564" s="5" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B564" s="5" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="565" spans="1:2">
+      <c r="A565" s="5" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B565" s="5" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="566" spans="1:2">
+      <c r="A566" s="5" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B566" s="5" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="567" spans="1:2">
+      <c r="A567" s="5" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B567" s="5" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="568" spans="1:2">
+      <c r="A568" s="5" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B568" s="5" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="569" spans="1:2">
+      <c r="A569" s="5" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B569" s="5" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="570" spans="1:2">
+      <c r="A570" s="5" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B570" s="5" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="571" spans="1:2">
+      <c r="A571" s="5" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B571" s="5" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="572" spans="1:2">
+      <c r="A572" s="5" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B572" s="5" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="573" spans="1:2">
+      <c r="A573" s="5" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B573" s="5" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="574" spans="1:2">
+      <c r="A574" s="5" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B574" s="5" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="575" spans="1:2">
+      <c r="A575" s="5" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B575" s="5" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="576" spans="1:2">
+      <c r="A576" s="5" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B576" s="5" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="577" spans="1:2">
+      <c r="A577" s="5" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B577" s="5" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="578" spans="1:2">
+      <c r="A578" s="5" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B578" s="5" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="579" spans="1:2">
+      <c r="A579" s="5" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B579" s="5" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="580" spans="1:2">
+      <c r="A580" s="5" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B580" s="5" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="581" spans="1:2">
+      <c r="A581" s="5" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B581" s="5" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="582" spans="1:2">
+      <c r="A582" s="5" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B582" s="5" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="583" spans="1:2">
+      <c r="A583" s="5" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B583" s="5" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="584" spans="1:2">
+      <c r="A584" s="5" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B584" s="5" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="585" spans="1:2">
+      <c r="A585" s="5" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B585" s="5" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="586" spans="1:2">
+      <c r="A586" s="5" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B586" s="5" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="587" spans="1:2">
+      <c r="A587" s="5" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B587" s="5" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="588" spans="1:2">
+      <c r="A588" s="5" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B588" s="5" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="589" spans="1:2">
+      <c r="A589" s="5" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B589" s="5" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="590" spans="1:2">
+      <c r="A590" s="5" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B590" s="5" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="591" spans="1:2">
+      <c r="A591" s="5" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B591" s="5" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="592" spans="1:2">
+      <c r="A592" s="5" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B592" s="5" t="s">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="593" spans="1:2">
+      <c r="A593" s="5" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B593" s="5" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="594" spans="1:2">
+      <c r="A594" s="5" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B594" s="5" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="595" spans="1:2">
+      <c r="A595" s="5" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B595" s="5" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="596" spans="1:2">
+      <c r="A596" s="5" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B596" s="5" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="597" spans="1:2">
+      <c r="A597" s="5" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B597" s="5" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="598" spans="1:2">
+      <c r="A598" s="5" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B598" s="5" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="599" spans="1:2">
+      <c r="A599" s="5" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B599" s="5" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="600" spans="1:2">
+      <c r="A600" s="5" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B600" s="5" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="601" spans="1:2">
+      <c r="A601" s="5" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B601" s="5" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="602" spans="1:2">
+      <c r="A602" s="5" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B602" s="5" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="603" spans="1:2">
+      <c r="A603" s="5" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B603" s="5" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="604" spans="1:2">
+      <c r="A604" s="5" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B604" s="5" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="605" spans="1:2">
+      <c r="A605" s="5" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B605" s="5" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="606" spans="1:2">
+      <c r="A606" s="5" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B606" s="5" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="607" spans="1:2">
+      <c r="A607" s="5" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B607" s="5" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="608" spans="1:2">
+      <c r="A608" s="5" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B608" s="5" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="609" spans="1:2">
+      <c r="A609" s="5" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B609" s="5" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="610" spans="1:2">
+      <c r="A610" s="5" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B610" s="5" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="611" spans="1:2">
+      <c r="A611" s="5" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B611" s="5" t="s">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="612" spans="1:2">
+      <c r="A612" s="5" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B612" s="5" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="613" spans="1:2">
+      <c r="A613" s="5" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B613" s="5" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="614" spans="1:2">
+      <c r="A614" s="5" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B614" s="5" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="615" spans="1:2">
+      <c r="A615" s="5" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B615" s="5" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="616" spans="1:2">
+      <c r="A616" s="5" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B616" s="5" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="617" spans="1:2">
+      <c r="A617" s="5" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B617" s="5" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="618" spans="1:2">
+      <c r="A618" s="5" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B618" s="5" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="619" spans="1:2">
+      <c r="A619" s="5" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B619" s="5" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="620" spans="1:2">
+      <c r="A620" s="5" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B620" s="5" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="621" spans="1:2">
+      <c r="A621" s="5" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B621" s="5" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="622" spans="1:2">
+      <c r="A622" s="5" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B622" s="5" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="623" spans="1:2">
+      <c r="A623" s="5" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B623" s="5" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="624" spans="1:2">
+      <c r="A624" s="5" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B624" s="5" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="625" spans="1:2">
+      <c r="A625" s="5" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B625" s="5" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="626" spans="1:2">
+      <c r="A626" s="5" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B626" s="5" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="627" spans="1:2">
+      <c r="A627" s="5" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B627" s="5" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="628" spans="1:2">
+      <c r="A628" s="5" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B628" s="5" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="629" spans="1:2">
+      <c r="A629" s="5" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B629" s="5" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="630" spans="1:2">
+      <c r="A630" s="5" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B630" s="5" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="631" spans="1:2">
+      <c r="A631" s="5" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B631" s="5" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="632" spans="1:2">
+      <c r="A632" s="5" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B632" s="5" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="633" spans="1:2">
+      <c r="A633" s="5" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B633" s="5" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="634" spans="1:2">
+      <c r="A634" s="5" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B634" s="5" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="635" spans="1:2">
+      <c r="A635" s="5" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B635" s="5" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="636" spans="1:2">
+      <c r="A636" s="5" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B636" s="5" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="637" spans="1:2">
+      <c r="A637" s="5" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B637" s="5" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="638" spans="1:2">
+      <c r="A638" s="5" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B638" s="5" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="639" spans="1:2">
+      <c r="A639" s="5" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B639" s="5" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="640" spans="1:2">
+      <c r="A640" s="5" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B640" s="5" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="641" spans="1:2">
+      <c r="A641" s="5" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B641" s="5" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="642" spans="1:2">
+      <c r="A642" s="5" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B642" s="5" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="643" spans="1:2">
+      <c r="A643" s="5" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B643" s="5" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="644" spans="1:2">
+      <c r="A644" s="5" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B644" s="5" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="645" spans="1:2">
+      <c r="A645" s="5" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B645" s="5" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="646" spans="1:2">
+      <c r="A646" s="5" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B646" s="5" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="647" spans="1:2">
+      <c r="A647" s="5" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B647" s="5" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="648" spans="1:2">
+      <c r="A648" s="5" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B648" s="5" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="649" spans="1:2">
+      <c r="A649" s="5" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B649" s="5" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="650" spans="1:2">
+      <c r="A650" s="5" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B650" s="5" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="651" spans="1:2">
+      <c r="A651" s="5" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B651" s="5" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="652" spans="1:2">
+      <c r="A652" s="5" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B652" s="5" t="s">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="653" spans="1:2">
+      <c r="A653" s="5" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B653" s="5" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="654" spans="1:2">
+      <c r="A654" s="5" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B654" s="5" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="655" spans="1:2">
+      <c r="A655" s="5" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B655" s="5" t="s">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="656" spans="1:2">
+      <c r="A656" s="5" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B656" s="5" t="s">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="657" spans="1:2">
+      <c r="A657" s="5" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B657" s="5" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="658" spans="1:2">
+      <c r="A658" s="5" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B658" s="5" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="659" spans="1:2">
+      <c r="A659" s="5" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B659" s="5" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="660" spans="1:2">
+      <c r="A660" s="5" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B660" s="5" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="661" spans="1:2">
+      <c r="A661" s="5" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B661" s="5" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="662" spans="1:2">
+      <c r="A662" s="5" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B662" s="5" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="663" spans="1:2">
+      <c r="A663" s="5" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B663" s="5" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="664" spans="1:2">
+      <c r="A664" s="5" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B664" s="5" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="665" spans="1:2">
+      <c r="A665" s="5" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B665" s="5" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="666" spans="1:2">
+      <c r="A666" s="5" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B666" s="5" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="667" spans="1:2">
+      <c r="A667" s="5" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B667" s="5" t="s">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="668" spans="1:2">
+      <c r="A668" s="5" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B668" s="5" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="669" spans="1:2">
+      <c r="A669" s="5" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B669" s="5" t="s">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="670" spans="1:2">
+      <c r="A670" s="5" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B670" s="5" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="671" spans="1:2">
+      <c r="A671" s="5" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B671" s="5" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="672" spans="1:2">
+      <c r="A672" s="5" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B672" s="5" t="s">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="673" spans="1:2">
+      <c r="A673" s="5" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B673" s="5" t="s">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="674" spans="1:2">
+      <c r="A674" s="5" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B674" s="5" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="675" spans="1:2">
+      <c r="A675" s="5" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B675" s="5" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="676" spans="1:2">
+      <c r="A676" s="5" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B676" s="5" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="677" spans="1:2">
+      <c r="A677" s="5" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B677" s="5" t="s">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="678" spans="1:2">
+      <c r="A678" s="5" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B678" s="5" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="679" spans="1:2">
+      <c r="A679" s="5" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B679" s="5" t="s">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="680" spans="1:2">
+      <c r="A680" s="5" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B680" s="5" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="681" spans="1:2">
+      <c r="A681" s="5" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B681" s="5" t="s">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="682" spans="1:2">
+      <c r="A682" s="5" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B682" s="5" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="683" spans="1:2">
+      <c r="A683" s="5" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B683" s="5" t="s">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="684" spans="1:2">
+      <c r="A684" s="5" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B684" s="5" t="s">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="685" spans="1:2">
+      <c r="A685" s="5" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B685" s="5" t="s">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="686" spans="1:2">
+      <c r="A686" s="5" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B686" s="5" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="687" spans="1:2">
+      <c r="A687" s="5" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B687" s="5" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="688" spans="1:2">
+      <c r="A688" s="5" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B688" s="5" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="689" spans="1:2">
+      <c r="A689" s="5" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B689" s="5" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="690" spans="1:2">
+      <c r="A690" s="5" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B690" s="5" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="691" spans="1:2">
+      <c r="A691" s="5" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B691" s="5" t="s">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="692" spans="1:2">
+      <c r="A692" s="5" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B692" s="5" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="693" spans="1:2">
+      <c r="A693" s="5" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B693" s="5" t="s">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="694" spans="1:2">
+      <c r="A694" s="5" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B694" s="5" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="695" spans="1:2">
+      <c r="A695" s="5" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B695" s="5" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="696" spans="1:2">
+      <c r="A696" s="5" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B696" s="5" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="697" spans="1:2">
+      <c r="A697" s="5" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B697" s="5" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="698" spans="1:2">
+      <c r="A698" s="5" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B698" s="5" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="699" spans="1:2">
+      <c r="A699" s="5" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B699" s="5" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="700" spans="1:2">
+      <c r="A700" s="5" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B700" s="5" t="s">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="701" spans="1:2">
+      <c r="A701" s="5" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B701" s="5" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="702" spans="1:2">
+      <c r="A702" s="5" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B702" s="5" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="703" spans="1:2">
+      <c r="A703" s="5" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B703" s="5" t="s">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="704" spans="1:2">
+      <c r="A704" s="5" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B704" s="5" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="705" spans="1:2">
+      <c r="A705" s="5" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B705" s="5" t="s">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="706" spans="1:2">
+      <c r="A706" s="5" t="s">
+        <v>3200</v>
+      </c>
+      <c r="B706" s="5" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="707" spans="1:2">
+      <c r="A707" s="5" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B707" s="5" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="708" spans="1:2">
+      <c r="A708" s="5" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B708" s="5" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="709" spans="1:2">
+      <c r="A709" s="5" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B709" s="5" t="s">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="710" spans="1:2">
+      <c r="A710" s="5" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B710" s="5" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="711" spans="1:2">
+      <c r="A711" s="5" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B711" s="5" t="s">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="712" spans="1:2">
+      <c r="A712" s="5" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B712" s="5" t="s">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="713" spans="1:2">
+      <c r="A713" s="5" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B713" s="5" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="714" spans="1:2">
+      <c r="A714" s="5" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B714" s="5" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="715" spans="1:2">
+      <c r="A715" s="5" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B715" s="5" t="s">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="716" spans="1:2">
+      <c r="A716" s="5" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B716" s="5" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="717" spans="1:2">
+      <c r="A717" s="5" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B717" s="5" t="s">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="718" spans="1:2">
+      <c r="A718" s="5" t="s">
+        <v>3224</v>
+      </c>
+      <c r="B718" s="5" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="719" spans="1:2">
+      <c r="A719" s="5" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B719" s="5" t="s">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="720" spans="1:2">
+      <c r="A720" s="5" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B720" s="5" t="s">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="721" spans="1:2">
+      <c r="A721" s="5" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B721" s="5" t="s">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="722" spans="1:2">
+      <c r="A722" s="5" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B722" s="5" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="723" spans="1:2">
+      <c r="A723" s="5" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B723" s="5" t="s">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="724" spans="1:2">
+      <c r="A724" s="5" t="s">
+        <v>3236</v>
+      </c>
+      <c r="B724" s="5" t="s">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="725" spans="1:2">
+      <c r="A725" s="5" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B725" s="5" t="s">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="726" spans="1:2">
+      <c r="A726" s="5" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B726" s="5" t="s">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="727" spans="1:2">
+      <c r="A727" s="5" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B727" s="5" t="s">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="728" spans="1:2">
+      <c r="A728" s="5" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B728" s="5" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="729" spans="1:2">
+      <c r="A729" s="5" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B729" s="5" t="s">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="730" spans="1:2">
+      <c r="A730" s="5" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B730" s="5" t="s">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="731" spans="1:2">
+      <c r="A731" s="5" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B731" s="5" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="732" spans="1:2">
+      <c r="A732" s="5" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B732" s="5" t="s">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="733" spans="1:2">
+      <c r="A733" s="5" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B733" s="5" t="s">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="734" spans="1:2">
+      <c r="A734" s="5" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B734" s="5" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="735" spans="1:2">
+      <c r="A735" s="5" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B735" s="5" t="s">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="736" spans="1:2">
+      <c r="A736" s="5" t="s">
+        <v>3260</v>
+      </c>
+      <c r="B736" s="5" t="s">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="737" spans="1:2">
+      <c r="A737" s="5" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B737" s="5" t="s">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="738" spans="1:2">
+      <c r="A738" s="5" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B738" s="5" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="739" spans="1:2">
+      <c r="A739" s="5" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B739" s="5" t="s">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="740" spans="1:2">
+      <c r="A740" s="5" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B740" s="5" t="s">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="741" spans="1:2">
+      <c r="A741" s="5" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B741" s="5" t="s">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="742" spans="1:2">
+      <c r="A742" s="5" t="s">
+        <v>3272</v>
+      </c>
+      <c r="B742" s="5" t="s">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="743" spans="1:2">
+      <c r="A743" s="5" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B743" s="5" t="s">
+        <v>3275</v>
+      </c>
+    </row>
+    <row r="744" spans="1:2">
+      <c r="A744" s="5" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B744" s="5" t="s">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="745" spans="1:2">
+      <c r="A745" s="5" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B745" s="5" t="s">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="746" spans="1:2">
+      <c r="A746" s="5" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B746" s="5" t="s">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="747" spans="1:2">
+      <c r="A747" s="5" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B747" s="5" t="s">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="748" spans="1:2">
+      <c r="A748" s="5" t="s">
+        <v>3284</v>
+      </c>
+      <c r="B748" s="5" t="s">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="749" spans="1:2">
+      <c r="A749" s="5" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B749" s="5" t="s">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="750" spans="1:2">
+      <c r="A750" s="5" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B750" s="5" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="751" spans="1:2">
+      <c r="A751" s="5" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B751" s="5" t="s">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="752" spans="1:2">
+      <c r="A752" s="5" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B752" s="5" t="s">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="753" spans="1:2">
+      <c r="A753" s="5" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B753" s="5" t="s">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="754" spans="1:2">
+      <c r="A754" s="5" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B754" s="5" t="s">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="755" spans="1:2">
+      <c r="A755" s="5" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B755" s="5" t="s">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="756" spans="1:2">
+      <c r="A756" s="5" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B756" s="5" t="s">
+        <v>3301</v>
+      </c>
+    </row>
+    <row r="757" spans="1:2">
+      <c r="A757" s="5" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B757" s="5" t="s">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="758" spans="1:2">
+      <c r="A758" s="5" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B758" s="5" t="s">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="759" spans="1:2">
+      <c r="A759" s="5" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B759" s="5" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="760" spans="1:2">
+      <c r="A760" s="5" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B760" s="5" t="s">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="761" spans="1:2">
+      <c r="A761" s="5" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B761" s="5" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="762" spans="1:2">
+      <c r="A762" s="5" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B762" s="5" t="s">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="763" spans="1:2">
+      <c r="A763" s="5" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B763" s="5" t="s">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="764" spans="1:2">
+      <c r="A764" s="5" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B764" s="5" t="s">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="765" spans="1:2">
+      <c r="A765" s="5" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B765" s="5" t="s">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="766" spans="1:2">
+      <c r="A766" s="5" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B766" s="5" t="s">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="767" spans="1:2">
+      <c r="A767" s="5" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B767" s="5" t="s">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="768" spans="1:2">
+      <c r="A768" s="5" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B768" s="5" t="s">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="769" spans="1:2">
+      <c r="A769" s="5" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B769" s="5" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="770" spans="1:2">
+      <c r="A770" s="5" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B770" s="5" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="771" spans="1:2">
+      <c r="A771" s="5" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B771" s="5" t="s">
+        <v>3331</v>
+      </c>
+    </row>
+    <row r="772" spans="1:2">
+      <c r="A772" s="5" t="s">
+        <v>3332</v>
+      </c>
+      <c r="B772" s="5" t="s">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="773" spans="1:2">
+      <c r="A773" s="5" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B773" s="5" t="s">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="774" spans="1:2">
+      <c r="A774" s="5" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B774" s="5" t="s">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="775" spans="1:2">
+      <c r="A775" s="5" t="s">
+        <v>3338</v>
+      </c>
+      <c r="B775" s="5" t="s">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="776" spans="1:2">
+      <c r="A776" s="5" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B776" s="5" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="777" spans="1:2">
+      <c r="A777" s="5" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B777" s="5" t="s">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="778" spans="1:2">
+      <c r="A778" s="5" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B778" s="5" t="s">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="779" spans="1:2">
+      <c r="A779" s="5" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B779" s="5" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="780" spans="1:2">
+      <c r="A780" s="5" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B780" s="5" t="s">
+        <v>3349</v>
+      </c>
+    </row>
+    <row r="781" spans="1:2">
+      <c r="A781" s="5" t="s">
+        <v>3350</v>
+      </c>
+      <c r="B781" s="5" t="s">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="782" spans="1:2">
+      <c r="A782" s="5" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B782" s="5" t="s">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="783" spans="1:2">
+      <c r="A783" s="5" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B783" s="5" t="s">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="784" spans="1:2">
+      <c r="A784" s="5" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B784" s="5" t="s">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="785" spans="1:2">
+      <c r="A785" s="5" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B785" s="5" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="786" spans="1:2">
+      <c r="A786" s="5" t="s">
+        <v>3360</v>
+      </c>
+      <c r="B786" s="5" t="s">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="787" spans="1:2">
+      <c r="A787" s="5" t="s">
+        <v>3362</v>
+      </c>
+      <c r="B787" s="5" t="s">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="788" spans="1:2">
+      <c r="A788" s="5" t="s">
+        <v>3364</v>
+      </c>
+      <c r="B788" s="5" t="s">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="789" spans="1:2">
+      <c r="A789" s="5" t="s">
+        <v>3366</v>
+      </c>
+      <c r="B789" s="5" t="s">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="790" spans="1:2">
+      <c r="A790" s="5" t="s">
+        <v>3368</v>
+      </c>
+      <c r="B790" s="5" t="s">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="791" spans="1:2">
+      <c r="A791" s="5" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B791" s="5" t="s">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="792" spans="1:2">
+      <c r="A792" s="5" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B792" s="5" t="s">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="793" spans="1:2">
+      <c r="A793" s="5" t="s">
+        <v>3374</v>
+      </c>
+      <c r="B793" s="5" t="s">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="794" spans="1:2">
+      <c r="A794" s="5" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B794" s="5" t="s">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="795" spans="1:2">
+      <c r="A795" s="5" t="s">
+        <v>3378</v>
+      </c>
+      <c r="B795" s="5" t="s">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="796" spans="1:2">
+      <c r="A796" s="5" t="s">
+        <v>3380</v>
+      </c>
+      <c r="B796" s="5" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="797" spans="1:2">
+      <c r="A797" s="5" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B797" s="5" t="s">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="798" spans="1:2">
+      <c r="A798" s="5" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B798" s="5" t="s">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="799" spans="1:2">
+      <c r="A799" s="5" t="s">
+        <v>3386</v>
+      </c>
+      <c r="B799" s="5" t="s">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="800" spans="1:2">
+      <c r="A800" s="5" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B800" s="5" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="801" spans="1:2">
+      <c r="A801" s="5" t="s">
+        <v>3390</v>
+      </c>
+      <c r="B801" s="5" t="s">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="802" spans="1:2">
+      <c r="A802" s="5" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B802" s="5" t="s">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="803" spans="1:2">
+      <c r="A803" s="5" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B803" s="5" t="s">
+        <v>3395</v>
+      </c>
+    </row>
+    <row r="804" spans="1:2">
+      <c r="A804" s="5" t="s">
+        <v>3396</v>
+      </c>
+      <c r="B804" s="5" t="s">
+        <v>3397</v>
+      </c>
+    </row>
+    <row r="805" spans="1:2">
+      <c r="A805" s="5" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B805" s="5" t="s">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="806" spans="1:2">
+      <c r="A806" s="5" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B806" s="5" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="807" spans="1:2">
+      <c r="A807" s="5" t="s">
+        <v>3402</v>
+      </c>
+      <c r="B807" s="5" t="s">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="808" spans="1:2">
+      <c r="A808" s="5" t="s">
+        <v>3404</v>
+      </c>
+      <c r="B808" s="5" t="s">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="809" spans="1:2">
+      <c r="A809" s="5" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B809" s="5" t="s">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="810" spans="1:2">
+      <c r="A810" s="5" t="s">
+        <v>3408</v>
+      </c>
+      <c r="B810" s="5" t="s">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="811" spans="1:2">
+      <c r="A811" s="5" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B811" s="5" t="s">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="812" spans="1:2">
+      <c r="A812" s="5" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B812" s="5" t="s">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="813" spans="1:2">
+      <c r="A813" s="5" t="s">
+        <v>3414</v>
+      </c>
+      <c r="B813" s="5" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="814" spans="1:2">
+      <c r="A814" s="5" t="s">
+        <v>3416</v>
+      </c>
+      <c r="B814" s="5" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="815" spans="1:2">
+      <c r="A815" s="5" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B815" s="5" t="s">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="816" spans="1:2">
+      <c r="A816" s="5" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B816" s="5" t="s">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="817" spans="1:2">
+      <c r="A817" s="5" t="s">
+        <v>3422</v>
+      </c>
+      <c r="B817" s="5" t="s">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="818" spans="1:2">
+      <c r="A818" s="5" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B818" s="5" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="819" spans="1:2">
+      <c r="A819" s="5" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B819" s="5" t="s">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="820" spans="1:2">
+      <c r="A820" s="5" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B820" s="5" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="821" spans="1:2">
+      <c r="A821" s="5" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B821" s="5" t="s">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="822" spans="1:2">
+      <c r="A822" s="5" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B822" s="5" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="823" spans="1:2">
+      <c r="A823" s="5" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B823" s="5" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="824" spans="1:2">
+      <c r="A824" s="5" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B824" s="5" t="s">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="825" spans="1:2">
+      <c r="A825" s="5" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B825" s="5" t="s">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="826" spans="1:2">
+      <c r="A826" s="5" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B826" s="5" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="827" spans="1:2">
+      <c r="A827" s="5" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B827" s="5" t="s">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="828" spans="1:2">
+      <c r="A828" s="5" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B828" s="5" t="s">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="829" spans="1:2">
+      <c r="A829" s="5" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B829" s="5" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="830" spans="1:2">
+      <c r="A830" s="5" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B830" s="5" t="s">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="831" spans="1:2">
+      <c r="A831" s="5" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B831" s="5" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="832" spans="1:2">
+      <c r="A832" s="5" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B832" s="5" t="s">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="833" spans="1:2">
+      <c r="A833" s="5" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B833" s="5" t="s">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="834" spans="1:2">
+      <c r="A834" s="5" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B834" s="5" t="s">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="835" spans="1:2">
+      <c r="A835" s="5" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B835" s="5" t="s">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="836" spans="1:2">
+      <c r="A836" s="5" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B836" s="5" t="s">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="837" spans="1:2">
+      <c r="A837" s="5" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B837" s="5" t="s">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="838" spans="1:2">
+      <c r="A838" s="5" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B838" s="5" t="s">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="839" spans="1:2">
+      <c r="A839" s="5" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B839" s="5" t="s">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="840" spans="1:2">
+      <c r="A840" s="5" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B840" s="5" t="s">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="841" spans="1:2">
+      <c r="A841" s="5" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B841" s="5" t="s">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="842" spans="1:2">
+      <c r="A842" s="5" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B842" s="5" t="s">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="843" spans="1:2">
+      <c r="A843" s="5" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B843" s="5" t="s">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="844" spans="1:2">
+      <c r="A844" s="5" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B844" s="5" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="845" spans="1:2">
+      <c r="A845" s="5" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B845" s="5" t="s">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="846" spans="1:2">
+      <c r="A846" s="5" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B846" s="5" t="s">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="847" spans="1:2">
+      <c r="A847" s="5" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B847" s="5" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="848" spans="1:2">
+      <c r="A848" s="5" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B848" s="5" t="s">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="849" spans="1:2">
+      <c r="A849" s="5" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B849" s="5" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="850" spans="1:2">
+      <c r="A850" s="5" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B850" s="5" t="s">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="851" spans="1:2">
+      <c r="A851" s="5" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B851" s="5" t="s">
+        <v>3491</v>
+      </c>
+    </row>
+    <row r="852" spans="1:2">
+      <c r="A852" s="5" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B852" s="5" t="s">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="853" spans="1:2">
+      <c r="A853" s="5" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B853" s="5" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="854" spans="1:2">
+      <c r="A854" s="5" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B854" s="5" t="s">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="855" spans="1:2">
+      <c r="A855" s="5" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B855" s="5" t="s">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="856" spans="1:2">
+      <c r="A856" s="5" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B856" s="5" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="857" spans="1:2">
+      <c r="A857" s="5" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B857" s="5" t="s">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="858" spans="1:2">
+      <c r="A858" s="5" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B858" s="5" t="s">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="859" spans="1:2">
+      <c r="A859" s="5" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B859" s="5" t="s">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="860" spans="1:2">
+      <c r="A860" s="5" t="s">
+        <v>3508</v>
+      </c>
+      <c r="B860" s="5" t="s">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="861" spans="1:2">
+      <c r="A861" s="5" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B861" s="5" t="s">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="862" spans="1:2">
+      <c r="A862" s="5" t="s">
+        <v>3512</v>
+      </c>
+      <c r="B862" s="5" t="s">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="863" spans="1:2">
+      <c r="A863" s="5" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B863" s="5" t="s">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="864" spans="1:2">
+      <c r="A864" s="5" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B864" s="5" t="s">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="865" spans="1:2">
+      <c r="A865" s="5" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B865" s="5" t="s">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="866" spans="1:2">
+      <c r="A866" s="5" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B866" s="5" t="s">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="867" spans="1:2">
+      <c r="A867" s="5" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B867" s="5" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="868" spans="1:2">
+      <c r="A868" s="5" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B868" s="5" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="869" spans="1:2">
+      <c r="A869" s="5" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B869" s="5" t="s">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="870" spans="1:2">
+      <c r="A870" s="5" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B870" s="5" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="871" spans="1:2">
+      <c r="A871" s="5" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B871" s="5" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="872" spans="1:2">
+      <c r="A872" s="5" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B872" s="5" t="s">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="873" spans="1:2">
+      <c r="A873" s="5" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B873" s="5" t="s">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="874" spans="1:2">
+      <c r="A874" s="5" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B874" s="5" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="875" spans="1:2">
+      <c r="A875" s="5" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B875" s="5" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="876" spans="1:2">
+      <c r="A876" s="5" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B876" s="5" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="877" spans="1:2">
+      <c r="A877" s="5" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B877" s="5" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="878" spans="1:2">
+      <c r="A878" s="5" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B878" s="5" t="s">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="879" spans="1:2">
+      <c r="A879" s="5" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B879" s="5" t="s">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="880" spans="1:2">
+      <c r="A880" s="5" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B880" s="5" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="881" spans="1:2">
+      <c r="A881" s="5" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B881" s="5" t="s">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="882" spans="1:2">
+      <c r="A882" s="5" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B882" s="5" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="883" spans="1:2">
+      <c r="A883" s="5" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B883" s="5" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="884" spans="1:2">
+      <c r="A884" s="5" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B884" s="5" t="s">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="885" spans="1:2">
+      <c r="A885" s="5" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B885" s="5" t="s">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="886" spans="1:2">
+      <c r="A886" s="5" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B886" s="5" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="887" spans="1:2">
+      <c r="A887" s="5" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B887" s="5" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="888" spans="1:2">
+      <c r="A888" s="5" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B888" s="5" t="s">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="889" spans="1:2">
+      <c r="A889" s="5" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B889" s="5" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="890" spans="1:2">
+      <c r="A890" s="5" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B890" s="5" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="891" spans="1:2">
+      <c r="A891" s="5" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B891" s="5" t="s">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="892" spans="1:2">
+      <c r="A892" s="5" t="s">
+        <v>3572</v>
+      </c>
+      <c r="B892" s="5" t="s">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="893" spans="1:2">
+      <c r="A893" s="5" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B893" s="5" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="894" spans="1:2">
+      <c r="A894" s="5" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B894" s="5" t="s">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="895" spans="1:2">
+      <c r="A895" s="5" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B895" s="5" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="896" spans="1:2">
+      <c r="A896" s="5" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B896" s="5" t="s">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="897" spans="1:2">
+      <c r="A897" s="5" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B897" s="5" t="s">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="898" spans="1:2">
+      <c r="A898" s="5" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B898" s="5" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="899" spans="1:2">
+      <c r="A899" s="5" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B899" s="5" t="s">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="900" spans="1:2">
+      <c r="A900" s="5" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B900" s="5" t="s">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="901" spans="1:2">
+      <c r="A901" s="5" t="s">
+        <v>3590</v>
+      </c>
+      <c r="B901" s="5" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="902" spans="1:2">
+      <c r="A902" s="5" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B902" s="5" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="903" spans="1:2">
+      <c r="A903" s="5" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B903" s="5" t="s">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="904" spans="1:2">
+      <c r="A904" s="5" t="s">
+        <v>3596</v>
+      </c>
+      <c r="B904" s="5" t="s">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="905" spans="1:2">
+      <c r="A905" s="5" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B905" s="5" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="906" spans="1:2">
+      <c r="A906" s="5" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B906" s="5" t="s">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="907" spans="1:2">
+      <c r="A907" s="5" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B907" s="5" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="908" spans="1:2">
+      <c r="A908" s="5" t="s">
+        <v>3604</v>
+      </c>
+      <c r="B908" s="5" t="s">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="909" spans="1:2">
+      <c r="A909" s="5" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B909" s="5" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="910" spans="1:2">
+      <c r="A910" s="5" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B910" s="5" t="s">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="911" spans="1:2">
+      <c r="A911" s="5" t="s">
+        <v>3610</v>
+      </c>
+      <c r="B911" s="5" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="912" spans="1:2">
+      <c r="A912" s="5" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B912" s="5" t="s">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="913" spans="1:2">
+      <c r="A913" s="5" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B913" s="5" t="s">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="914" spans="1:2">
+      <c r="A914" s="5" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B914" s="5" t="s">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="915" spans="1:2">
+      <c r="A915" s="5" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B915" s="5" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="916" spans="1:2">
+      <c r="A916" s="5" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B916" s="5" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="917" spans="1:2">
+      <c r="A917" s="5" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B917" s="5" t="s">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="918" spans="1:2">
+      <c r="A918" s="5" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B918" s="5" t="s">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="919" spans="1:2">
+      <c r="A919" s="5" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B919" s="5" t="s">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="920" spans="1:2">
+      <c r="A920" s="5" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B920" s="5" t="s">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="921" spans="1:2">
+      <c r="A921" s="5" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B921" s="5" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="922" spans="1:2">
+      <c r="A922" s="5" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B922" s="5" t="s">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="923" spans="1:2">
+      <c r="A923" s="5" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B923" s="5" t="s">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="924" spans="1:2">
+      <c r="A924" s="5" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B924" s="5" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="925" spans="1:2">
+      <c r="A925" s="5" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B925" s="5" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="926" spans="1:2">
+      <c r="A926" s="5" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B926" s="5" t="s">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="927" spans="1:2">
+      <c r="A927" s="5" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B927" s="5" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="928" spans="1:2">
+      <c r="A928" s="5" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B928" s="5" t="s">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="929" spans="1:2">
+      <c r="A929" s="5" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B929" s="5" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="930" spans="1:2">
+      <c r="A930" s="5" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B930" s="5" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="931" spans="1:2">
+      <c r="A931" s="5" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B931" s="5" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="932" spans="1:2">
+      <c r="A932" s="5" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B932" s="5" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="933" spans="1:2">
+      <c r="A933" s="5" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B933" s="5" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="934" spans="1:2">
+      <c r="A934" s="5" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B934" s="5" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF0891B2"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B60"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>395</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF65A30D"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B28"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FFEA580C"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B144"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B144"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
+      <c r="A88" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
+      <c r="A89" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
+      <c r="A90" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
+      <c r="A91" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
+      <c r="A92" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
+      <c r="A95" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
+      <c r="A96" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
+      <c r="A99" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
+      <c r="A100" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
+      <c r="A101" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
+      <c r="A102" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
+      <c r="A103" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2">
+      <c r="A104" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2">
+      <c r="A105" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2">
+      <c r="A106" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2">
+      <c r="A107" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
+      <c r="A108" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2">
+      <c r="A110" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2">
+      <c r="A111" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2">
+      <c r="A112" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2">
+      <c r="A113" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
+      <c r="A114" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2">
+      <c r="A115" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2">
+      <c r="A116" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2">
+      <c r="A117" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2">
+      <c r="A118" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2">
+      <c r="A119" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2">
+      <c r="A120" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
+      <c r="A121" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2">
+      <c r="A122" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2">
+      <c r="A123" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2">
+      <c r="A124" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2">
+      <c r="A125" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2">
+      <c r="A126" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2">
+      <c r="A127" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2">
+      <c r="A128" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2">
+      <c r="A129" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2">
+      <c r="A130" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2">
+      <c r="A131" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2">
+      <c r="A132" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2">
+      <c r="A133" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2">
+      <c r="A134" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
+      <c r="A135" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2">
+      <c r="A136" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
+      <c r="A137" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
+      <c r="A138" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2">
+      <c r="A139" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2">
+      <c r="A140" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2">
+      <c r="A141" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2">
+      <c r="A142" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2">
+      <c r="A143" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2">
+      <c r="A144" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>735</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FFDC2626"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B24"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>781</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FF059669"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B76"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B76"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>931</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="FFD97706"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B87"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
+      <selection activeCell="A2" sqref="A2:B87"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="true" style="0"/>
+    <col min="2" max="2" width="55" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
+      <c r="A44" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
+      <c r="A51" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
+      <c r="A52" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
+      <c r="A54" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
+      <c r="A57" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
+      <c r="A60" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
+      <c r="A61" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
+      <c r="A62" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
+      <c r="A63" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
+      <c r="A64" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
+      <c r="A65" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
+      <c r="A66" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
+      <c r="A67" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
+      <c r="A76" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
+      <c r="A77" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
+      <c r="A78" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
+      <c r="A79" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
+      <c r="A81" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
+      <c r="A83" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
+      <c r="A86" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
+      <c r="A87" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>1101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
       <vt:lpstr>نظرة عامة</vt:lpstr>
       <vt:lpstr>Fast moving</vt:lpstr>
       <vt:lpstr>Psychiatric OPD</vt:lpstr>
       <vt:lpstr>ER opd</vt:lpstr>
       <vt:lpstr>Refrigerator OPD</vt:lpstr>
       <vt:lpstr>Tablet OPD</vt:lpstr>
       <vt:lpstr>VITAMINS OPD</vt:lpstr>
       <vt:lpstr>Drops AND Inhalers OPD</vt:lpstr>
       <vt:lpstr>Ointment AND Cream OPD</vt:lpstr>
       <vt:lpstr>Injection OPD</vt:lpstr>
       <vt:lpstr>Antimalarial OPD</vt:lpstr>
       <vt:lpstr>Cytotoxic OPD</vt:lpstr>
+      <vt:lpstr>مستودع الصيدلية الخارجية</vt:lpstr>
+      <vt:lpstr>مستودع الداخلية AMP</vt:lpstr>
+      <vt:lpstr>مستودع الداخلية TAB</vt:lpstr>
+      <vt:lpstr>مستودع الداخلية MIX</vt:lpstr>
+      <vt:lpstr>مستودع الداخلية Refrigerator</vt:lpstr>
+      <vt:lpstr>TAB IN-PT</vt:lpstr>
+      <vt:lpstr>INJ IN-PT</vt:lpstr>
+      <vt:lpstr>REF IN-PT</vt:lpstr>
+      <vt:lpstr>SYRUP IN-PT</vt:lpstr>
+      <vt:lpstr>DROPS IN-PT</vt:lpstr>
+      <vt:lpstr>CRM &amp; OINT IN-PT</vt:lpstr>
+      <vt:lpstr>CENTRAL IN-PT</vt:lpstr>
+      <vt:lpstr>ANTIDOTE IN-PT</vt:lpstr>
+      <vt:lpstr>CYTOTOXIC IN-PT</vt:lpstr>
+      <vt:lpstr>MIS IN-PT</vt:lpstr>
+      <vt:lpstr>Miss in patient +++</vt:lpstr>
+      <vt:lpstr>Miss TABLET IN PATIENT</vt:lpstr>
+      <vt:lpstr>فيصل</vt:lpstr>
       <vt:lpstr>بدون تصنيف</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>