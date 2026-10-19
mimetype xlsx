--- v1 (2026-10-19)
+++ v2 (2026-10-19)
@@ -79,51 +79,51 @@
     <sheet name="INJ IN-PT" sheetId="19" r:id="rId22"/>
     <sheet name="REF IN-PT" sheetId="20" r:id="rId23"/>
     <sheet name="SYRUP IN-PT" sheetId="21" r:id="rId24"/>
     <sheet name="DROPS IN-PT" sheetId="22" r:id="rId25"/>
     <sheet name="CRM &amp; OINT IN-PT" sheetId="23" r:id="rId26"/>
     <sheet name="CENTRAL IN-PT" sheetId="24" r:id="rId27"/>
     <sheet name="ANTIDOTE IN-PT" sheetId="25" r:id="rId28"/>
     <sheet name="CYTOTOXIC IN-PT" sheetId="26" r:id="rId29"/>
     <sheet name="MIS IN-PT" sheetId="27" r:id="rId30"/>
     <sheet name="Miss in patient +++" sheetId="28" r:id="rId31"/>
     <sheet name="Miss TABLET IN PATIENT" sheetId="29" r:id="rId32"/>
     <sheet name="فيصل" sheetId="30" r:id="rId33"/>
     <sheet name="بدون تصنيف" sheetId="31" r:id="rId34"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3658">
   <si>
     <t>نظرة عامة على نظام إدارة ملصقات الأدوية</t>
   </si>
   <si>
-    <t>تاريخ التصدير: 2026-10-19 11:38</t>
+    <t>تاريخ التصدير: 2026-10-19 13:08</t>
   </si>
   <si>
     <t>إجمالي الأدوية</t>
   </si>
   <si>
     <t>عدد التصنيفات</t>
   </si>
   <si>
     <t>بدون تصنيف</t>
   </si>
   <si>
     <t>التصنيف</t>
   </si>
   <si>
     <t>عدد الأدوية</t>
   </si>
   <si>
     <t>Fast moving</t>
   </si>
   <si>
     <t>Psychiatric OPD</t>
   </si>
   <si>
     <t>ER opd</t>
   </si>